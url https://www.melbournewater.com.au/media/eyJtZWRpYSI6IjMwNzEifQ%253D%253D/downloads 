--- v0 (2025-10-20)
+++ v1 (2026-07-07)
@@ -1,66 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="79747A21" w14:textId="77777777" w:rsidR="0070602C" w:rsidRPr="001B4316" w:rsidRDefault="003918A5" w:rsidP="0080788B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="001B4316">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Purpose</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="313DE4A6" w14:textId="77777777" w:rsidR="00E77A50" w:rsidRPr="00E77A50" w:rsidRDefault="00E77A50" w:rsidP="00E77A50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E77A50">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The purpose of this Policy is t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E77A50">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>o set out Melbourne Water’s commitments regarding privacy of personal and health information.</w:t>
@@ -138,151 +135,151 @@
         </w:rPr>
         <w:t>personal and health information (“personal information”) we hold about individual</w:t>
       </w:r>
       <w:r w:rsidR="0098022C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> customers, consumers, employees and others (“you”).</w:t>
       </w:r>
       <w:r w:rsidR="0023311D" w:rsidRPr="0023311D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C1A219" w14:textId="6AE3CE72" w:rsidR="003918A5" w:rsidRDefault="0023311D" w:rsidP="00746161">
+    <w:p w14:paraId="22C1A219" w14:textId="11E28472" w:rsidR="003918A5" w:rsidRDefault="0023311D" w:rsidP="00746161">
       <w:pPr>
         <w:spacing w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>In addition to our Privacy Policy we publish privacy statements for particular services like our websi</w:t>
+        <w:t xml:space="preserve">In addition to our Privacy Policy we publish privacy statements </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD7B9D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and notices </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>for particular services like our websi</w:t>
       </w:r>
       <w:r w:rsidR="00BC4542">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">te, </w:t>
       </w:r>
       <w:r w:rsidR="00CF4DD0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">grant applications </w:t>
       </w:r>
       <w:r w:rsidR="00BC4542">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and job applications. These </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">include more detail about how we collect and handle personal information when we are delivering those services. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D32BCD1" w14:textId="77777777" w:rsidR="00746161" w:rsidRPr="00746161" w:rsidRDefault="00746161" w:rsidP="00746161"/>
     <w:p w14:paraId="22C1A21A" w14:textId="77777777" w:rsidR="003918A5" w:rsidRPr="001B4316" w:rsidRDefault="003918A5" w:rsidP="0080788B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B4316">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Policy Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D96540" w14:textId="3FE01A86" w:rsidR="0023311D" w:rsidRDefault="0023311D" w:rsidP="0023311D">
+    <w:p w14:paraId="51D96540" w14:textId="0F3A57A5" w:rsidR="0023311D" w:rsidRDefault="0023311D" w:rsidP="0023311D">
       <w:pPr>
         <w:spacing w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">We understand how important it is to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">you that we </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">protect </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">your personal </w:t>
+        <w:t xml:space="preserve">protect your personal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>information. We collect and handle your personal information</w:t>
       </w:r>
       <w:r w:rsidR="00834110">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> including sensitive information</w:t>
       </w:r>
       <w:r w:rsidR="00834110">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -338,58 +335,58 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> We collect and handle any information about your physical or mental health or disability consistent with the Health Privacy Principles in Victoria’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00D12049">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Health Records Act 2001</w:t>
       </w:r>
       <w:r w:rsidRPr="005636A3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> We treat all health information as sensitive.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DF7224">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> We collect and handle Tax File Numbers of employees consistent with the Commonwealth </w:t>
+        <w:t xml:space="preserve">We collect and handle Tax File Numbers of employees consistent with the Commonwealth </w:t>
       </w:r>
       <w:r w:rsidR="00DF7224" w:rsidRPr="00DF7224">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Privacy Act 1988</w:t>
       </w:r>
       <w:r w:rsidR="00161DED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00161DED">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and the Notifiable Data Breach Scheme in that </w:t>
       </w:r>
       <w:r w:rsidR="0098022C">
@@ -445,51 +442,51 @@
         </w:rPr>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>collect and handle personal information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>because of our:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047CFA1C" w14:textId="71F43CA8" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00590FEC">
+    <w:p w14:paraId="047CFA1C" w14:textId="11E8CE4F" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00590FEC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2100"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="120" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="568" w:hanging="284"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">services </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -525,119 +522,158 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">waterways, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>drainage and</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>environmental stewardship</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="4993C9EE" w14:textId="60DDD3E3" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="0023311D">
+      <w:r w:rsidR="00AD7B9D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4993C9EE" w14:textId="1F1F6997" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="0023311D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2100"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">works </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>related to land</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, buildings and assets</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> we own and manage</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="45B68D6C" w14:textId="44064B4B" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00DF7224" w:rsidP="0023311D">
+      <w:r w:rsidR="00AD7B9D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680408C3" w14:textId="0FF5593A" w:rsidR="00AD7B9D" w:rsidRPr="008B47D7" w:rsidRDefault="00AD7B9D" w:rsidP="0023311D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2100"/>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>responsibility as a referral authority; and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45B68D6C" w14:textId="44064B4B" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00DF7224" w:rsidP="0023311D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="2100"/>
+          <w:tab w:val="num" w:pos="567"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="270" w:lineRule="atLeast"/>
+        <w:ind w:left="567" w:hanging="283"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve">employment and </w:t>
       </w:r>
       <w:r w:rsidR="00445C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">engagement </w:t>
       </w:r>
       <w:r w:rsidR="00445C32" w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">of people </w:t>
       </w:r>
       <w:r w:rsidR="00445C32">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">and organisations </w:t>
       </w:r>
       <w:r w:rsidR="00445C32" w:rsidRPr="008B47D7">
         <w:rPr>
@@ -652,51 +688,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>deliver</w:t>
       </w:r>
       <w:r w:rsidR="00445C32" w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> our services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="075C3989" w14:textId="7871EA66" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:spacing w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E1BFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wherever possible we only collect enough personal </w:t>
       </w:r>
       <w:r w:rsidR="00DF7224">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">or health </w:t>
       </w:r>
       <w:r w:rsidRPr="005E1BFE">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">information necessary </w:t>
       </w:r>
       <w:r w:rsidR="00DF7224">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -1096,50 +1131,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>email address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B0B4C1A" w14:textId="77777777" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="003C7843">
       <w:pPr>
         <w:spacing w:after="0" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">We </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>may also collect other</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
@@ -1734,51 +1770,50 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>if</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> it is necessary to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">deliver </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>our services and only with your consent. </w:t>
       </w:r>
       <w:r w:rsidR="00C871A1" w:rsidRPr="006344E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">We collect </w:t>
       </w:r>
       <w:r w:rsidR="00C871A1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">health </w:t>
       </w:r>
       <w:r w:rsidR="00C871A1" w:rsidRPr="006344E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">information about </w:t>
       </w:r>
       <w:r w:rsidR="00C871A1">
         <w:rPr>
@@ -2285,72 +2320,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Our </w:t>
       </w:r>
       <w:r w:rsidRPr="006344E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">privacy statements for particular services like our website, grants and job applications include more detail about </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>what information we collect and why.</w:t>
       </w:r>
       <w:r w:rsidRPr="006344E4">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21439557" w14:textId="77777777" w:rsidR="00590FEC" w:rsidRDefault="00590FEC">
+    <w:p w14:paraId="21439557" w14:textId="205D559C" w:rsidR="00590FEC" w:rsidRDefault="00590FEC">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="16B8DE3A" w14:textId="77777777" w:rsidR="00445C32" w:rsidRPr="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00445C32">
-        <w:lastRenderedPageBreak/>
         <w:t>3. Disclosure of personal information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCE2934" w14:textId="77777777" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:spacing w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Depending on the purpose for collecti</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ng </w:t>
       </w:r>
@@ -2949,51 +2976,51 @@
         <w:t>If the marketing or research is by email you may also unsubscribe</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. We</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> will take all reasonable steps to meet your request as soon as practicable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C09AEE0" w14:textId="77777777" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:t>5. Accessing, updating and correcting your personal information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E58D8C2" w14:textId="7B39CC7C" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
+    <w:p w14:paraId="2E58D8C2" w14:textId="7406F865" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:spacing w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>You may</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> request access </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -3026,153 +3053,131 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> by making a request under Victoria’s </w:t>
       </w:r>
       <w:r w:rsidRPr="00D10B5F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Freedom of Information Act 1982</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC6A95">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="003C7843">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fees and charges apply.</w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21804932" w14:textId="40E7AD6E" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00445C32">
+    <w:p w14:paraId="21804932" w14:textId="76810DB1" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:spacing w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">We will send you an initial response within seven days of receiving your request and the outcome of the investigation within </w:t>
+        <w:t>There may be situations where we are not required to provide you with acce</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ss to your personal information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B47D7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and we will </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>give you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B47D7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the reasons</w:t>
       </w:r>
       <w:r w:rsidR="00174AA0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>30</w:t>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> the reasons</w:t>
+        <w:t>, for example</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B47D7">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where the information relates to existing or anticipated legal proceedings or </w:t>
       </w:r>
       <w:r w:rsidR="00174AA0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, for example</w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t>a decision on the same request had been provided.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5184B7EA" w14:textId="77777777" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:spacing w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">If your personal information </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">is incorrect, inaccurate or out of date </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ou may also request to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4014,51 +4019,50 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other relevant laws</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C577139" w14:textId="062752B4" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00432D7B" w:rsidP="00445C32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00445C32" w:rsidRPr="008B47D7">
         <w:t>. Concerns and complaints about privacy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68498716" w14:textId="23B5A0CB" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:spacing w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you are not satisfied with how we have dealt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -4245,323 +4249,312 @@
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Victoria’s Health </w:t>
       </w:r>
       <w:r w:rsidR="00432D7B">
         <w:t xml:space="preserve">Complaints </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Commissioner if your complaint is about health information protected by the </w:t>
       </w:r>
       <w:r w:rsidRPr="005D08E8">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Health Records Act 2001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D33EA7" w14:textId="476571F0" w:rsidR="00445C32" w:rsidRPr="00AA1296" w:rsidRDefault="00161DED" w:rsidP="0023311D">
+    <w:p w14:paraId="62D33EA7" w14:textId="57E7F0AA" w:rsidR="00445C32" w:rsidRPr="00AA1296" w:rsidRDefault="00161DED" w:rsidP="0023311D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="210" w:line="270" w:lineRule="atLeast"/>
         <w:ind w:left="567" w:hanging="283"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">The Australian Information Commissioner if your complaint relates to an eligible breach (defined in the Commonwealth </w:t>
       </w:r>
       <w:r w:rsidRPr="00240F47">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Privacy Act 1988</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>) involving your Tax File Number.</w:t>
+        <w:t xml:space="preserve">) involving </w:t>
+      </w:r>
+      <w:r w:rsidR="001E324D">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a federal identifier e.g. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tax File Number.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26A2FB77" w14:textId="65D7850D" w:rsidR="00445C32" w:rsidRPr="00445C32" w:rsidRDefault="00432D7B" w:rsidP="00445C32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00445C32" w:rsidRPr="00445C32">
         <w:t>. More information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674C7BEC" w14:textId="77777777" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
+    <w:p w14:paraId="7C3AF5EE" w14:textId="78089B0C" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>If you have any questions</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> or concerns</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> about how we </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">collect and </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>handle you</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r personal or health information, contact:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C3AF5EE" w14:textId="77777777" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
-[...22 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7CF9AC8F" w14:textId="1F80453B" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="006344E4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Privacy Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>Melbourne Water</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="115DE8F5" w14:textId="77777777" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="006344E4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>PO Box 4342</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABEADFC" w14:textId="77777777" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="006344E4">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>MELBOURNE Vic 3001</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1797AD03" w14:textId="77777777" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
+    <w:p w14:paraId="30D503D6" w14:textId="1B15F1A6" w:rsidR="00445C32" w:rsidRDefault="00445C32" w:rsidP="00445C32">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Telephone (in Australia): </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>131 722</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Telephone (overseas): +61 3 9679 7100</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="770107F9" w14:textId="731BEEE8" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00445C32" w:rsidP="00445C32">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00305DE9" w:rsidRPr="001D1743">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>enquiry@melbournewater.com.au</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00305DE9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...36 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="51197589" w14:textId="292864B0" w:rsidR="00445C32" w:rsidRPr="008B47D7" w:rsidRDefault="00432D7B" w:rsidP="00445C32">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00445C32" w:rsidRPr="008B47D7">
         <w:t xml:space="preserve">. Changes to our </w:t>
       </w:r>
       <w:r w:rsidR="00445C32">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00445C32" w:rsidRPr="008B47D7">
         <w:t xml:space="preserve">rivacy </w:t>
       </w:r>
       <w:r w:rsidR="00445C32">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00445C32" w:rsidRPr="008B47D7">
         <w:t>olicy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303638E8" w14:textId="2D275ECB" w:rsidR="00445C32" w:rsidRPr="00F77EF2" w:rsidRDefault="00445C32" w:rsidP="00E67575">
+    <w:p w14:paraId="362FBED5" w14:textId="26EB87C5" w:rsidR="00E77A50" w:rsidRDefault="00445C32" w:rsidP="00305DE9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">We review </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>our Privacy</w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
@@ -4596,808 +4589,862 @@
         </w:rPr>
         <w:t xml:space="preserve">make </w:t>
       </w:r>
       <w:r w:rsidRPr="008B47D7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s as and when required outside our regular policy review cycle</w:t>
       </w:r>
       <w:r w:rsidR="00793732">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362FBED5" w14:textId="77777777" w:rsidR="00E77A50" w:rsidRPr="001B4316" w:rsidRDefault="00E77A50" w:rsidP="0080788B">
-[...6 lines deleted...]
-    </w:p>
+    <w:p w14:paraId="69C09CAA" w14:textId="77777777" w:rsidR="00305DE9" w:rsidRPr="00305DE9" w:rsidRDefault="00305DE9" w:rsidP="00305DE9"/>
     <w:p w14:paraId="511BE15E" w14:textId="77777777" w:rsidR="005D215F" w:rsidRPr="001B4316" w:rsidRDefault="005D215F" w:rsidP="000368DE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B4316">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Document History</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="MelbourneWaterTableStyle1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1383"/>
         <w:gridCol w:w="2784"/>
         <w:gridCol w:w="1040"/>
         <w:gridCol w:w="4421"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005D215F" w:rsidRPr="00DC6857" w14:paraId="01130F34" w14:textId="77777777" w:rsidTr="00DC6857">
+      <w:tr w:rsidR="005D215F" w:rsidRPr="00DC6857" w14:paraId="01130F34" w14:textId="77777777" w:rsidTr="00305DE9">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35A1AD96" w14:textId="77777777" w:rsidR="005D215F" w:rsidRPr="00DC6857" w:rsidRDefault="005D215F" w:rsidP="005D215F">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC6857">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="168D368D" w14:textId="77777777" w:rsidR="005D215F" w:rsidRPr="00DC6857" w:rsidRDefault="005D215F" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC6857">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reviewed/ Actioned By</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="427277A5" w14:textId="77777777" w:rsidR="005D215F" w:rsidRPr="00DC6857" w:rsidRDefault="005D215F" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC6857">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C64C62A" w14:textId="77777777" w:rsidR="005D215F" w:rsidRPr="00DC6857" w:rsidRDefault="005D215F" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DC6857">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D215F" w:rsidRPr="005D215F" w14:paraId="6558B149" w14:textId="77777777" w:rsidTr="00DC6857">
+      <w:tr w:rsidR="005D215F" w:rsidRPr="005D215F" w14:paraId="6558B149" w14:textId="77777777" w:rsidTr="00305DE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="533AFE7A" w14:textId="6D330755" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="00E77A50" w:rsidP="005273EC">
             <w:r>
               <w:t>Dec</w:t>
             </w:r>
             <w:r w:rsidR="005273EC">
               <w:t xml:space="preserve"> 2014</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19417E31" w14:textId="59AD33B3" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="005273EC" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Privacy Advisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0092E403" w14:textId="64A5428D" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="005273EC" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>8.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E420223" w14:textId="68E20040" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="005273EC" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Review and Update to new Template</w:t>
             </w:r>
             <w:r w:rsidR="0060160E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D215F" w:rsidRPr="005D215F" w14:paraId="3F766B40" w14:textId="77777777" w:rsidTr="00DC6857">
+      <w:tr w:rsidR="005D215F" w:rsidRPr="005D215F" w14:paraId="3F766B40" w14:textId="77777777" w:rsidTr="00305DE9">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1696282F" w14:textId="49603EC0" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="005273EC" w:rsidP="005D215F">
             <w:r>
               <w:t>Apr / May 2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1990491A" w14:textId="0C5416AF" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="005273EC" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Privacy Advisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F511C7F" w14:textId="10F6DD44" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="005273EC" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>9.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75BF1ADC" w14:textId="4E360DA2" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="005273EC" w:rsidP="006344E4">
+          <w:p w14:paraId="75BF1ADC" w14:textId="48E6C04B" w:rsidR="005D215F" w:rsidRPr="005D215F" w:rsidRDefault="005273EC" w:rsidP="006344E4">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Reviewed and upd</w:t>
             </w:r>
             <w:r w:rsidR="0023311D">
               <w:t xml:space="preserve">ated to </w:t>
             </w:r>
             <w:r w:rsidR="006344E4">
               <w:t xml:space="preserve">combine obligations of </w:t>
             </w:r>
-            <w:r w:rsidR="006344E4" w:rsidRPr="007A3DE1">
+            <w:r w:rsidR="006344E4" w:rsidRPr="00305DE9">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="00170177">
               <w:rPr>
                 <w:i/>
               </w:rPr>
-              <w:t>the</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00170177">
+              <w:rPr>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Victorian</w:t>
             </w:r>
             <w:r w:rsidR="0023311D" w:rsidRPr="007A3DE1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007A3DE1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy </w:t>
             </w:r>
             <w:r w:rsidR="0023311D" w:rsidRPr="007A3DE1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve">and Data Protection </w:t>
             </w:r>
             <w:r w:rsidRPr="007A3DE1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Act</w:t>
             </w:r>
             <w:r w:rsidR="0023311D" w:rsidRPr="007A3DE1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t xml:space="preserve"> 2014</w:t>
             </w:r>
             <w:r w:rsidR="0023311D">
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="0023311D" w:rsidRPr="007A3DE1">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Health Records Act 2001</w:t>
             </w:r>
             <w:r>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C871A1" w:rsidRPr="005D215F" w14:paraId="0EDABB0C" w14:textId="77777777" w:rsidTr="00DC6857">
+      <w:tr w:rsidR="00C871A1" w:rsidRPr="005D215F" w14:paraId="0EDABB0C" w14:textId="77777777" w:rsidTr="00305DE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="681DD3DE" w14:textId="3E86BD95" w:rsidR="00C871A1" w:rsidRDefault="003C345F" w:rsidP="00EB008C">
             <w:r>
               <w:t>May</w:t>
             </w:r>
             <w:r w:rsidR="00C871A1">
               <w:t xml:space="preserve"> 201</w:t>
             </w:r>
             <w:r w:rsidR="00EB008C">
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B55D5BF" w14:textId="1E17A40F" w:rsidR="00C871A1" w:rsidRDefault="00C871A1" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Privacy Advisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="06F5E206" w14:textId="7BC7C115" w:rsidR="00C871A1" w:rsidRDefault="000368DE" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00C871A1">
               <w:t>.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21ECA74B" w14:textId="3FA8C0BB" w:rsidR="00C871A1" w:rsidRDefault="003C345F" w:rsidP="003C7843">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Review</w:t>
             </w:r>
             <w:r w:rsidR="003C7843">
               <w:t>ed,</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C871A1">
               <w:t>minor amendments</w:t>
             </w:r>
             <w:r w:rsidR="003C7843">
               <w:t xml:space="preserve"> for clarity</w:t>
             </w:r>
             <w:r w:rsidR="0060160E">
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000368DE" w:rsidRPr="005D215F" w14:paraId="2234711B" w14:textId="77777777" w:rsidTr="00DC6857">
+      <w:tr w:rsidR="000368DE" w:rsidRPr="005D215F" w14:paraId="2234711B" w14:textId="77777777" w:rsidTr="00305DE9">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A69AFF4" w14:textId="50E3E143" w:rsidR="000368DE" w:rsidRDefault="000368DE" w:rsidP="00EB008C">
             <w:r>
               <w:t>May  2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="338FF563" w14:textId="170B049E" w:rsidR="000368DE" w:rsidRDefault="000368DE" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>TL, Integrated Management System</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34C5B753" w14:textId="1CBCDE64" w:rsidR="000368DE" w:rsidRDefault="000368DE" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>12.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65EF116F" w14:textId="77777777" w:rsidR="000368DE" w:rsidRDefault="000368DE" w:rsidP="003C7843">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Updated document control to align with Inflo version control and minor formatting changes.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2016B542" w14:textId="0EE525BD" w:rsidR="000368DE" w:rsidRDefault="000368DE" w:rsidP="003C7843">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>No change to context of the document.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF7224" w:rsidRPr="005D215F" w14:paraId="014EFD6F" w14:textId="77777777" w:rsidTr="00DC6857">
+      <w:tr w:rsidR="00DF7224" w:rsidRPr="005D215F" w14:paraId="014EFD6F" w14:textId="77777777" w:rsidTr="00305DE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61AA2641" w14:textId="0CF347A3" w:rsidR="00DF7224" w:rsidRDefault="00240F47" w:rsidP="00EB008C">
             <w:r>
               <w:t>Mar 2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="578A7629" w14:textId="69507AE1" w:rsidR="00DF7224" w:rsidRDefault="00DF7224" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Privacy Advisor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75E3F36F" w14:textId="741FB9A5" w:rsidR="00DF7224" w:rsidRDefault="00240F47" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidR="00DF7224">
               <w:t>.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4421" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44FEE2C8" w14:textId="6DF851A3" w:rsidR="00DF7224" w:rsidRDefault="00DF7224" w:rsidP="006C48D0">
+          <w:p w14:paraId="44FEE2C8" w14:textId="00934501" w:rsidR="00DF7224" w:rsidRDefault="00DF7224" w:rsidP="006C48D0">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Reviewed and updated to include new obligations in </w:t>
             </w:r>
             <w:r w:rsidR="00CE3D5B">
-              <w:t xml:space="preserve">the </w:t>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidR="0088794C">
+              <w:t xml:space="preserve"> Commonwealth </w:t>
             </w:r>
             <w:r w:rsidR="00CE3D5B" w:rsidRPr="00E0600A">
               <w:rPr>
                 <w:i/>
               </w:rPr>
               <w:t>Privacy Act 1988</w:t>
             </w:r>
             <w:r w:rsidR="00CE3D5B">
               <w:t xml:space="preserve"> in r</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">elation to Tax File Numbers. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D3481" w:rsidRPr="005D215F" w14:paraId="0561B0BB" w14:textId="77777777" w:rsidTr="00DC6857">
+      <w:tr w:rsidR="007D3481" w:rsidRPr="005D215F" w14:paraId="0561B0BB" w14:textId="77777777" w:rsidTr="00305DE9">
         <w:trPr>
           <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="412AA2EF" w14:textId="7B476F8F" w:rsidR="007D3481" w:rsidRDefault="007D3481" w:rsidP="00EB008C">
             <w:r>
               <w:t>May 2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1BB98FAE" w14:textId="4147AB0F" w:rsidR="007D3481" w:rsidRDefault="007D3481" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Privacy Officer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38C9CC6B" w14:textId="50484A64" w:rsidR="007D3481" w:rsidRDefault="007D3481" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>14.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30B40647" w14:textId="60A07883" w:rsidR="007D3481" w:rsidRDefault="007D3481" w:rsidP="006C48D0">
             <w:pPr>
               <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Reviewed and updated, minor amendments</w:t>
             </w:r>
             <w:r w:rsidR="0060160E">
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00432D7B" w:rsidRPr="005D215F" w14:paraId="77F6822C" w14:textId="77777777" w:rsidTr="00DC6857">
+      <w:tr w:rsidR="00432D7B" w:rsidRPr="005D215F" w14:paraId="77F6822C" w14:textId="77777777" w:rsidTr="00305DE9">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
-            <w:tcW w:w="1384" w:type="dxa"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29D5D3AE" w14:textId="2C055728" w:rsidR="00432D7B" w:rsidRDefault="00432D7B" w:rsidP="00EB008C">
             <w:r>
               <w:t>March 2024</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2787" w:type="dxa"/>
+            <w:tcW w:w="2784" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B2691F5" w14:textId="334D5B94" w:rsidR="00432D7B" w:rsidRDefault="00432D7B" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Privacy Officer </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1040" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61BA0C04" w14:textId="3DDC9613" w:rsidR="00432D7B" w:rsidRDefault="00432D7B" w:rsidP="005D215F">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>15.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4428" w:type="dxa"/>
+            <w:tcW w:w="4421" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="396BCF25" w14:textId="669D39F3" w:rsidR="00B54005" w:rsidRPr="00432D7B" w:rsidRDefault="00432D7B" w:rsidP="00B54005">
             <w:pPr>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             </w:pPr>
             <w:r>
               <w:t>Reviewed and updated with statutory amendments such as complaints timeframes, and removal of ‘</w:t>
             </w:r>
             <w:r w:rsidR="00B54005">
               <w:t>imminent</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve">’ </w:t>
             </w:r>
             <w:r w:rsidR="00B54005">
               <w:t xml:space="preserve">for serious threat based on family violence amendments in IPP 2.1(d). </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="001E324D" w:rsidRPr="005D215F" w14:paraId="04CF729C" w14:textId="77777777" w:rsidTr="00305DE9">
+        <w:trPr>
+          <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="1383" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD4C131" w14:textId="450FD834" w:rsidR="001E324D" w:rsidRDefault="001E324D" w:rsidP="00EB008C">
+            <w:r>
+              <w:t>February 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2784" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F047381" w14:textId="38D85A1A" w:rsidR="001E324D" w:rsidRDefault="001E324D" w:rsidP="005D215F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Privacy Officer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1040" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78CFFBB2" w14:textId="0CDC9BE8" w:rsidR="001E324D" w:rsidRDefault="001E324D" w:rsidP="005D215F">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t>15.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4421" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DF7C1B7" w14:textId="60384291" w:rsidR="001E324D" w:rsidRDefault="001E324D" w:rsidP="00B54005">
+            <w:pPr>
+              <w:cnfStyle w:val="000000010000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="1" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Reviewed and </w:t>
+            </w:r>
+            <w:r w:rsidR="00551EA3">
+              <w:t>updated, minor amendments.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="22C1A244" w14:textId="1F7CB980" w:rsidR="003918A5" w:rsidRPr="004D0826" w:rsidRDefault="003918A5" w:rsidP="00E67575"/>
     <w:p w14:paraId="22C1A245" w14:textId="77777777" w:rsidR="00113F49" w:rsidRPr="004D0826" w:rsidRDefault="00113F49" w:rsidP="00E67575"/>
     <w:sectPr w:rsidR="00113F49" w:rsidRPr="004D0826" w:rsidSect="00577FF5">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="567" w:left="1134" w:header="284" w:footer="0" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54D97E3E" w14:textId="77777777" w:rsidR="002B6647" w:rsidRDefault="002B6647" w:rsidP="006D08CB">
+    <w:p w14:paraId="293B43FD" w14:textId="77777777" w:rsidR="00EB24F4" w:rsidRDefault="00EB24F4" w:rsidP="006D08CB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6CF77296" w14:textId="77777777" w:rsidR="002B6647" w:rsidRDefault="002B6647" w:rsidP="006D08CB">
+    <w:p w14:paraId="1F5D8E06" w14:textId="77777777" w:rsidR="00EB24F4" w:rsidRDefault="00EB24F4" w:rsidP="006D08CB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10772" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="00428B"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3968"/>
       <w:gridCol w:w="1412"/>
       <w:gridCol w:w="1423"/>
       <w:gridCol w:w="3969"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E77A50" w:rsidRPr="00B13A41" w14:paraId="0F608030" w14:textId="77777777" w:rsidTr="00445C32">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
@@ -5469,192 +5516,199 @@
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="002C7993">
             <w:rPr>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>Privacy Officer</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
     <w:tr w:rsidR="00E77A50" w:rsidRPr="00B13A41" w14:paraId="280B0019" w14:textId="77777777" w:rsidTr="00445C32">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3968" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="04225D80" w14:textId="6EEE1008" w:rsidR="00E77A50" w:rsidRPr="00B13A41" w:rsidRDefault="00E77A50" w:rsidP="00834110">
+        <w:p w14:paraId="04225D80" w14:textId="2CCAE9DE" w:rsidR="00E77A50" w:rsidRPr="00B13A41" w:rsidRDefault="00E77A50" w:rsidP="00834110">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>Version:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="004D00CC">
             <w:rPr>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00834110">
             <w:rPr>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="003C7843">
             <w:rPr>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
-            <w:t>.0</w:t>
+            <w:t>.</w:t>
+          </w:r>
+          <w:r w:rsidR="001E324D">
+            <w:rPr>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:t>1</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2835" w:type="dxa"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
-        <w:p w14:paraId="3569A37C" w14:textId="646B6090" w:rsidR="00E77A50" w:rsidRPr="00B13A41" w:rsidRDefault="00E77A50" w:rsidP="00445C32">
+        <w:p w14:paraId="3569A37C" w14:textId="4A042BC2" w:rsidR="00E77A50" w:rsidRPr="00B13A41" w:rsidRDefault="00E77A50" w:rsidP="00445C32">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve">Page </w:t>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> PAGE  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00665FBB">
+          <w:r w:rsidR="00233684">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
-            <w:t>2</w:t>
+            <w:t>1</w:t>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve"> of </w:t>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:instrText xml:space="preserve"> NUMPAGES  \* Arabic  \* MERGEFORMAT </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidR="00665FBB">
+          <w:r w:rsidR="00233684">
             <w:rPr>
               <w:b/>
               <w:noProof/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>5</w:t>
           </w:r>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3967" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="30B1976D" w14:textId="53723EA0" w:rsidR="00E77A50" w:rsidRPr="00B13A41" w:rsidRDefault="00E77A50" w:rsidP="00834110">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
@@ -5742,122 +5796,129 @@
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:i/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>Document Uncontrolled if Printed</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3969" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="51B8B3CE" w14:textId="6A7B8EDD" w:rsidR="00E77A50" w:rsidRPr="00B13A41" w:rsidRDefault="00E77A50" w:rsidP="00834110">
+        <w:p w14:paraId="51B8B3CE" w14:textId="6195E680" w:rsidR="00E77A50" w:rsidRPr="00B13A41" w:rsidRDefault="00E77A50" w:rsidP="00834110">
           <w:pPr>
             <w:pStyle w:val="Footer"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00B13A41">
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t>Approved:</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
-          <w:r w:rsidR="00834110">
+          <w:r w:rsidR="00305DE9">
             <w:rPr>
               <w:sz w:val="12"/>
               <w:szCs w:val="12"/>
             </w:rPr>
-            <w:t>April 2024</w:t>
+            <w:t>March</w:t>
+          </w:r>
+          <w:r w:rsidR="001E324D">
+            <w:rPr>
+              <w:sz w:val="12"/>
+              <w:szCs w:val="12"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> 2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="22C1A25A" w14:textId="77777777" w:rsidR="00E77A50" w:rsidRDefault="00E77A50">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A229473" w14:textId="77777777" w:rsidR="002B6647" w:rsidRDefault="002B6647" w:rsidP="006D08CB">
+    <w:p w14:paraId="687DBA9F" w14:textId="77777777" w:rsidR="00EB24F4" w:rsidRDefault="00EB24F4" w:rsidP="006D08CB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4C2BBCFB" w14:textId="77777777" w:rsidR="002B6647" w:rsidRDefault="002B6647" w:rsidP="006D08CB">
+    <w:p w14:paraId="0E868D97" w14:textId="77777777" w:rsidR="00EB24F4" w:rsidRDefault="00EB24F4" w:rsidP="006D08CB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="10772" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="00428B"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7938"/>
       <w:gridCol w:w="2834"/>
     </w:tblGrid>
     <w:tr w:rsidR="00E77A50" w:rsidRPr="000B6B76" w14:paraId="14835BD5" w14:textId="77777777" w:rsidTr="00445C32">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
@@ -7579,53 +7640,53 @@
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:round/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </wpg:wgp>
                       </a:graphicData>
                     </a:graphic>
                     <wp14:sizeRelH relativeFrom="page">
                       <wp14:pctWidth>0</wp14:pctWidth>
                     </wp14:sizeRelH>
                     <wp14:sizeRelV relativeFrom="page">
                       <wp14:pctHeight>0</wp14:pctHeight>
                     </wp14:sizeRelV>
                   </wp:anchor>
                 </w:drawing>
               </mc:Choice>
-              <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+              <mc:Fallback>
                 <w:pict>
-                  <v:group w14:anchorId="213F72C9" id="Group 42" o:spid="_x0000_s1026" style="position:absolute;margin-left:412.7pt;margin-top:17.85pt;width:123.55pt;height:29.45pt;z-index:-251657216;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="4535,725" coordsize="2462,588" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPoZ2suBgAAKmMAAAOAAAAZHJzL2Uyb0RvYy54bWzsXVtvXDlyfg+Q/9DQYwCPmufewngW8Xo8&#10;CDC7O8AqyGPQlloXrNStdLctzy7y3/MVWcVD8pCnq8ebRYB4HsZSkaxiXVgsFotH3//uy/PT4vNm&#10;f3jcbd9emO+WF4vN9mZ3+7i9f3vx79cf3gwXi8Nxvb1dP+22m7cXv24OF7/74Z//6fvXl6tNtXvY&#10;Pd1u9gsg2R6uXl/eXjwcjy9Xl5eHm4fN8/rw3e5ls0Xj3W7/vD7i1/395e1+/Qrsz0+X1XLZXb7u&#10;9rcv+93N5nAA9L1rvPjB4r+729wc/3R3d9gcF09vLzC3o/3/3v7/I/3/8ofv11f3+/XLw+MNT2P9&#10;G2bxvH7cgqhH9X59XC8+7R8nqJ4fb/a7w+7u+N3N7vlyd3f3eLOxPIAbs0y4+Wm/+/Riebm/er1/&#10;8WKCaBM5/Wa0N3/8/Mt+8Xj79qKpLhbb9TN0ZMku8DuE8/pyf4U+P+1f/vzyy95xiB9/3t385YDm&#10;y7Sdfr93nRcfX/+wuwW+9afjzgrny93+mVCA7cUXq4NfvQ42X46LGwBN262WQ3uxuEFb3TdL0zol&#10;3TxAkzSsaWs0o7WvfNOPPLpqOrBBQ9thoHGX6ytH1c6UZ0ZswdwOo0QPXyfRPz+sXzZWUQeSlki0&#10;Fok+PR43754+bf7z3RME5+Rqe4pQD6FEgxaa5wGCPylLL5Shqp28RKDtgGmQRBpINZTI+urm0+H4&#10;02ZndbL+/PPhiGaY8C1+cj+wQVxj5dw9P2Fh/Mvlwgyr5eLV/uMI3d9KNxN2a7th8bCAOq0eCK10&#10;g4Y8thIqzNn3IRwFVE3QrYQKxuJR1W0BURd0Mqu+wGAf9FoWMMHheXKmGUqzWgXd2q6EzGglH4q+&#10;6avC3Ewo+jlFzogfK8pbyPpBjObmy5atBj8t1uT9l3bNv+wOtGjJhGCD14ZNEL3IxAqdMU3qbC0Z&#10;9OY7wwaosxj3fGfomTr3qmlAldR5pepMqqLeRsciqcJ2j5h0zLIk99i90n1rf7HAvvXRrbyX9ZEU&#10;QIKkHxevcJ9YnReLB+tHB6uA593nzfXO9jmSJlwPkJalCZpjn5tPHx9v3m3+Go5wjEl30LJ4NFBi&#10;J0IY/xYigk+33kcHUyFusMaIzybEbCqnVd76HTmseNvVAlW4+wErDsgjNANTxHqOSMIL2M4MVxEw&#10;3cpNP0U21M7gG8w5kJhXK1Y/wSdEnrahTn13USv6S4+bp91h41CQWVlc3tQs3nHbOOyeHm8/PD49&#10;kYEd9vcff/+0X3xeU7S1XHXvO55K1O3JLv3tjoY5Mg6CHYutmfYuGz39bWWqZvmuWr350A39m+ZD&#10;075Z9cvhzdKs3q26ZbNq3n/4b7Jz01w9PN7ebrY/P243EsmZRrevc0zpYjAby9FaWrUIMCxfM0wu&#10;8V+OSYRu21urn4fN+vZH/vm4fnxyP1/GM7ZCBtvyrxUEYha3/buA5ePu9leEAvudi2IRdeOHh93+&#10;rxeLV0Swby8O//Vpvd9cLJ7+bYuAZmWaBnZ3tL80bV/hl33Y8jFsWW9vgOrtxfEC3pt+/P3Rhcmf&#10;XvaP9w+gZKwstrt/RTh390ixgp2fmxX/gpjqHxVcYRW4cPV2/5d/UGzlA85JbFVh5TtTlhj3N8VW&#10;pWAh3N3rmnb3Ycn+Mh9WNVVdCGHCnb2q+zwqyHaMYbpVVcAVRlaYUB5XFFmVY8cwtOp7k8cVxVZl&#10;XGFsRZFVRlhRYFUUeyj3EqIwpCoiCqUeKRDu9Fs0lQkX/49FU2RBtBOMgVIUp9Sy5Y7tuUinddFn&#10;veQjkcNRLd2GjtVIPkTiKyxhGzQweLKf5wiYZecCmQSXMdikKFzxK4HjHqztEK4j0tMZO4NsqN2M&#10;e3f0FkZ8qIFlzU4ynnv8G8/MxrFpgOVRxfFV1FfFg5NGhGUeNMEqwVLeDqT17xVKtfXqXS7K+BZK&#10;2V03Cv4khJJ/v4VSPj1ayFNhH3eh1OvD8VSKarHd/Xj7ePxl97g9Ish0K5riVOS9XDZLglZ9zqpf&#10;sUOcxFX1UjzrV8VV5DcKMUy4xbdtg2hh1dtYrpSxmsnphLt811CYlsEVxVbFTFMUWtV5TGFkVWIv&#10;DKuMoXAvM6UwrCohCmOqFYV6GTxRUFUOQZEhGcNLCqtyqMKwCmfhUghqQpm3XYFBpABGinPGEIq9&#10;rQvWYELBz2ELhV+0LRNKfw5bqIGhL8iNDnma0L0KdbBaFiysCrVQVihFKp5obXOsGZVWoRJKZoYT&#10;94iqsUedHKpQA0VUofiRH88bGqWD/NzLmd8qlH5jVnlkdST9cvK3jqTfl7CF0p+xDAq7PAvDis5O&#10;GZlR2sj3msMWaiCyM8RA384q/1tnlWIunHwX4uBrdw9Gcehs6pyck+2uS3GT97HdJX8xj53cC3WH&#10;+3DpjhPd3UHh2t1JnZw7eQiLXZfLr5jVSscqJ36vsZQ1c6e1TJPBWlV1Z1axGFXdmVWX9hbJuH85&#10;CfpV6X9yALkDKy18yxf2I57o/JnVSL65lbDIHx3hEiEgBDqEyJ/2JNnNcGLp5BWAJM4TXJJkxw1m&#10;SIGT9Q6qwi9J/xgRZ+vjPLqTDkIlUePJybsRq8z9RRmmmjWnC9ypWeQr2YLo7Cq5AslEn5a4zxRE&#10;eHyeAJFUJHLJEzBcNX3Td9jmYCEpMskTtG1M3JsmtipeQ5Hw5VCdZAhGS5YOcuqe5mu8+WNjYxon&#10;zR+7K5gYhlgiwhxip6ykGK6TlKRnUmSSzkFMFRIRdTNYRUPsJkHFNtYsI+6cSSP8yuohtq4wAYIo&#10;K5wno5kBqqbO67RxrlUWgqxpBGMhTbnKY7CKgPiZBJV4JR9MseGJh2O4ioS/zkuRiXtdSZ1LYt2I&#10;57JKEFtPu3u7lg6yGDDNr7jN+2D/45l8u81zN3vfbvNskd5ZxWeFFBRCufg27w+bp4//sT5u9mRz&#10;UX4J98yuWurvmIpqzcoFk5MrPjMssYvlKsoosBkvwtX1U01jkIpqh2ZygRceCtuOzqtmhbsBG/rk&#10;r/mGoYQrOhK2dCTM4QqPhM1AVU+5eUUHwiIuyG88XrZtAVd4Jh+KuKIzeVOVJhadyTtb2pURWJSV&#10;MmVsUVqqKaMLT+Xw5gVG48SUvWjNaSDOTHVILOR1gN1hFC/Xw+V4jbTQgGwBXaiHrqFEV3Z2kSJW&#10;uOItoAs1UVZrnJzqTVdAFyWnZtCFmqiainKEOfuN0lOtzcvmmI3yU1W1LKILVdEZW2uXUQWdTv2C&#10;mEMXqgJXgwVVRHmqqkY6q8BspIqiFUeZKpQel+wuylQNNj+ekx0ixZHZGqFZYXZRqqqtuwKzUa6q&#10;XhbtjgqBvYxRK1xCF6piDl2oCgTMJXThqqhXQ1NiNlRFVRWdMMJkz0SN6ucCuibcH/q6tD9QHfeI&#10;rrwqmnCLmJlduEfUgym5AGxnI9m+LamiiVRRll0TqaIsu1AVTTUUZxeqouwCcCAdmWiojja/yNpQ&#10;FdWyZMZtqIqm6kr+DgekkWxZFcjYjN2ati059zZUxdCWHBQd/byhoDi8yGyoirouOag2VEVrqpIZ&#10;t6EqyrNDCWUwu74qMUs5Bs9FjT0gv5NRyYLvNiO7LlTFzOxCVbQNXEXeULpQFeWYogtV0ba49iig&#10;C1UxuKr4zNaDkvuRWdoRS+hCVZRXBY6UATqUIhTQIVE19uuLhoL61LFbZQvVcrt2H2rCIP1S0Gwf&#10;qqIbSmusDzUxhy5UxaoqmV0fasIsiztZH6qi6Uv7InKro0xm0FEh8WjGBT1QabLvNIcsVISp2pLo&#10;6AHJiA91yQVNDKEmcE1ekh297hnxtRBKfs0OoSoQU5RCHmTmAnwrBG4FfKEu5uYXKaMpBj2USR/5&#10;WNqnHjlLRgYn6EcHkPz8qBZrxNdheee9wCrSR1+M8VaRPoaiV0GaOqQ7lORHR2Q/v8q0JT9A+Xnf&#10;z/Rl+YX6QAxaclNUCD/iq+11aS4ItVlU33EGoaEjve8Iyy9pxKD8JOg4lM9TyAIHHecwKpViUHEY&#10;YJzjOlJLC7+bNxuDHG+I0T06ymwfBvWJY0cEVaWt3CwjzXSrUsSMe4UQY9uUTMdEh3Cq/S+sFRM9&#10;ZaoaU5xjdBA3eDJQxBhqZo7r6CyOxG4ZY6iZGqmHkmZw2zQK3JQ9oomKRVBIXNQ1kuIBRhyOS1xH&#10;Z3Kc3IpzjA7lyZpBbvlbZcC3ygC6Lv9WGZC+fKTcCEnmqyoDiuUhNXyMxe4vrGfLQ2q4dttdVwRB&#10;D4ioO3IPfCM7i51yD7a7rgiigce13XX1HpQ7sN11rDbMqn+aM1+rQmd/wo6zvYZVOtvb7jpW6exu&#10;u+tY5WvZ61bHKp29LXadVulsTd1xdtawyuX+1zgbq7ozqzj7qrqzVl3FAV2mzpoYnW3t3HWs0tmV&#10;uo9PD2ax09nUdtexSmdP213Has+s4vCokQydHS12Hav8yPQaxz8N9oFZHctoZiVDhzuajP+IwLya&#10;6Oxmu+tYxYsR113HKtcwXY9347Nz50cu1zg4aSRD5yaauyvfOWmRfHN47eqITndnVnGq0UxGSkOu&#10;6dCiG8CKxclfOYD5pSOHjgIrl04UugHMMx0YVAPG519Kpv1zeoT7OgrCtLau0hdWjqVhs0ZnY3Uy&#10;I+MKVE4aBlKmzu5MHEO5gV9RFGhzEvabAHTYy1UFOsK6iqiKq7qi2q3TQOIiquaKf3NlLLgbtyLA&#10;7TdpUUp9dGAVhY4tK5r9aaAKN27j7ewj3KeBZ+HGbWgoGcE+D1ZR6CitBHtNUOnASgrObxhsm4F2&#10;O3ag82AVBeQcczzowCoKNYdaiZR0YBUFw4GoQQI8kJIOrKSA1NJU04bujU6CVRScP0lkdBo4wS01&#10;bM47xF5K2qS+LVPsiVSr5QgXLyRKoD9R7Ik7OjugTmRfc2xVo0Yg1Ak9TyORMXwy/5yPMxVXlqfI&#10;DEdk+OhVRMTQXQOIjFzEaEUQXAk4ZVo6zEiqo5wWaHS4nVNJqqXrGQzoEVuFEmn4bIHLqQheUzoT&#10;/Rmuk5TNWI6DZDugEkpLO66KFXDr3lGrSMiYGkfRkA3Duz1VzYbwmrKJmBHDVTSwcp3lpshQ7WOR&#10;1TCIkIjAcSNHcB0RPygRvBKuI0Iumtj3H/Vim1PCzyPS4fwTiqWit2EgjpvFCI6kZQjXEaEVnkPW&#10;cBDWJ4pHKZXtj1qpc3QSrSqxX5OsthJ8wsnovVjuKKGys2JPiwFjl9hJ8ACUcIUDPGUlfDKjWSKx&#10;VQuJGagOvTAdI1JAJ+jFMRalKR3KnpMKu5xhwArdYp1XwTgAx8zAvCvk6C2ivrYuWFSD3cJZHsMn&#10;TORUUKFQJ4sM5UButu4jUZ6IwM9xOVRxZ5E17gtIHlnNh//aPZ0a4UveXccnVSdPBBCLOMko8PVi&#10;xMVYLEbWRzPm8RREYiX6GSfKLcEnOhlNwJkWFdhZUVmbRfexQ1Z9Qjcycc/yDHQyk1n06YdIhOwJ&#10;uJIIPZmlrVIKnVkUFR77W3jsYfHFEmfn52ytVctxS7K14jjqkNXusZ9XnMBbBHrardUjQ81dZGot&#10;r8zBhZeeCIozLYcMV4qLt9YUWSUeGwWgobswnFHG9bqeE0pFkOxRyBkj08F1nIitp0SU8AkRccKF&#10;pSTNZR9NFZ+WbVSIsqzm1x/s38U5PEA0S4WtFlEXv8nzcFS0qpXhB+ETt6EyPPEkLPRcMHwip+xS&#10;X8mJJo4xq4E5TH23wM/hxCPrkl1FiKdinOojnvuoHadzz/p4ehi7xEPZSAZe/8kxpOo40dw7RYli&#10;PfwstgVZ8qSuEuKJU/JcnOPhakPVOeRGY3eJu39noglxDz+HEz+ojz9B5YknYvScjPqItTBqhxWI&#10;Ql/HhU9tjl3ioTxg4B0Z1bDR4lDCVYsDp3oXwLTuYkCsQQs/j0jn7mU8kZ7TLcmuQgXgzlmN98Un&#10;A5i644+CTpDBash6UKQSiRFlMA6OdaLdB2sZlOpECdeJS4LKlIgSfh6RLg4PaiFyAn4ekd7dUnnF&#10;Nxwep4uq42xVaVFl10lPBVO0o8fHfgRTfNCLwwYq4HfW5d5e6ziRQUlCzyM7AdcREReRIlPCJ0Qk&#10;Lih6IOlQDhxQVcaRHG773TKZd1v0AsGpww0QnWvhEyZyOvfI+LA2IXICfh4RSnwEcWdT8xVNkqVs&#10;0GA5Z7iOSMMlHRNknGWvYcUhcfq2MVk7nRW0bouecdhBeKeRRXYCruSEZ0zhejRjesgy3b4b+2ne&#10;Ea4jUvNZOIkFmopvrKv4pT29OHHicnAdERmUOGCP7ARcR0QWVopMCZ8QkbXsFntm3UqHmcWOBzVW&#10;Wnj1wcZ1YrFTRsb63mSxK+ETJrKLXZDRRwdCw1LCzyNSx9l8vFfgY3SccqXHQs6wHFxHZEXVwrR4&#10;E2QrTq3Wcb63EThe67A+YgHFv7HmZRAr0ftGJVzFCT1uyileCz+PCDxrqHhP5AT8PCI4s0RElhyc&#10;pp6GvlIRuDMVkQYvD8JBXie9fKw2vnyBv5bkjSzEWNXxb6x4GZR6FCVcx4m4iJSIEj4hIl6JeRA0&#10;oweSDmW31XacCBqvB+fdFga4oCa55MTfGXDJjeReEs/RnLWfc8nZ4nvzbrHHN6Z4KsdOIL7kpCd0&#10;tv/IRaxlEYSTVIZp6TAjqYEz7NpLznbgi7vkkhO3X7xTxEE3PdyzTJwTwbd0gLe7SIKMwhKC9/Et&#10;Zyvwc645/aDknhOfuHRiT9Y5PqnkjhUMnxhurBxWSs/ZsRQZferCOf5oC3NlSeDwnEuHcVAiLiGS&#10;XE2m/XWcNJIYSIgo4ecRSe45sXScFSX3nLAut3QYriPS0VMna0VR+rjtOC5N7jnbruPEwBn3nJCx&#10;mzEvLHHwWviEk9GBOcvCI1HLBD3b5FBg7JIzRfqcFXEtA2RGWvhkRjkiLa8dU7sPEAoRLVxFBA9a&#10;s5xo4SoiA1d4p+LSwlVE8KrMmRZi/Oggpm9Q0cGbXSexhIwWriLSCy8dXmQFYbkWriLS8YJPBaaF&#10;q4ggxs+KSwtXEZE9znRxOKCFq4gYPgWn4tLCVUTyJqyBTtBLxFL0cdKhHNLQI2anPbwZVHlGU3Oe&#10;xiC6CS2X3n87VImOgoaxZP1kRnoc1ccVq6bi/Lahr+4FS8fU6GidNjdMBJZzwnhU6XbFCTovGvrD&#10;RyEd30BJczQo6SSSFm8/UUGxYUJn3MOcCaBQjA1Ju8+ZRmpnB/dSaCTObx5QVBgdHzHCS1l/rMZf&#10;kmIpD+7NkKdT85sWvMe2hzXfgOf6TpvcMOE+q03DCcEJuiV9mMPu6O7m3tPxDZQJV2vTj2oTfuS6&#10;HWpN5Cb6b5zZ6vjxtoavCOSN8FTDmXRqrK7I2DmYxOqK8rim5mpTadDRkTJOGeXVIA8AgDfaEOEH&#10;XGwIEzrD3vAxBaduqmYN+VE36PixL9jJrOrkM64Vf3abnqBHE6AUmTVEbtDRaWXVpejwlQeHjipL&#10;Q0Z9A10Xqe3aj8JXIfLoTjXo+PF06K47mjbXVZrUIaUBq45O6hG9vakbJnQmXlfSU6bDknCSHvtk&#10;vZQfMSSRLH2s1RqH/6oCb+5LCeW4YTKrHJ1qySVR48cuGB19ntp5Q7cli1jooxzSYM1WR8eP4mKi&#10;KbpTDUo6Env0rsx8pMOvcvDJ6GgXqZYiUG7Q0VlyImKKjtOXeFsRrTb6VoiTWzc+cj0Z44yj0iJE&#10;j+5Ug44fwwkUk6JTN5xJB98vCVc1nCGL51SDjo4XT4pO3XAmnWVcrzUq7lSDio4ZOJmCk2xkvvoG&#10;JR2+KcGmGukH3+hnf3CqQUen54zvhI664Uw6iV1jefL2f6pBR8f76xSdumFCR85mHLl7ROMeIj3K&#10;pzfctHJQSy9ENDsPRvAGQ3n0YN9F+MWnN1TpRA34HpDzbNww4SS781Aa3m4wKbqG/2CIwR1rRKfh&#10;lzH2tYvjJcYs8uAtLMO79JiRGL5FxH7aFTSBm/m9uhr4wgEHoSgwrfyzw3Svlty37Lo6idX0PU2K&#10;JFN0PpLs3afZ/abnG+gtVU5isfxYbn5UYsv4JCybRhJiVvjakpvZORFrRRWSlp8UHZX1smlEaTyU&#10;vnDDmIuIOYh/Y378KKoiCy1a3aDTD9mrnXZKR91wJp0eJ4iQn0aWbh9ffUE/7Ly5QUdHbuvwOjCm&#10;0/HVLZxo4iK4DsZ07smEjk664rz5qhsmdMYVyzaw8lGrMr9P39Jy2kz+LIe+YTKrnHWO6NimhXt9&#10;w5l0qFgpsBpU4LJxJP4WDxtkJ3COWEdHHqym7htPdXjxNi6N4hnFN8acpBv/wCmWVPyb0yh9mcyN&#10;oldNIT/qBiU/Mm18AS6mI6m0xH1BbrFf09GRS9c0HVD7Z9nVEK02VPezhdauQUfHj0oCuRHdqQYV&#10;ncqvuASdvmFCR3bv8pqWHrK/A8VX/EUSPCL49kdx6RsZD5v17Y/b/0d/keTy9eX+6vX+xabu7/fr&#10;l4fHm/fr4zr8HT+/vlxtqt3D7ul2s//hfwQAAAD//wMAUEsDBBQABgAIAAAAIQCVwp5h4QAAAAoB&#10;AAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Bb4JAEIXvTfofNtOkt7qAopayGGPankyTahPjbYQRiOws&#10;YVfAf9/11B4n78t736SrUTeip87WhhWEkwAEcW6KmksFP/uPlyUI65ALbAyTghtZWGWPDykmhRn4&#10;m/qdK4UvYZuggsq5NpHS5hVptBPTEvvsbDqNzp9dKYsOB1+uGxkFwVxqrNkvVNjSpqL8srtqBZ8D&#10;Dutp+N5vL+fN7biPvw7bkJR6fhrXbyAcje4Phru+V4fMO53MlQsrGgXLKJ55VME0XoC4A8EiikGc&#10;FLzO5iCzVP5/IfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAj6GdrLgYAACpjAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAlcKeYeEAAAAKAQAA&#10;DwAAAAAAAAAAAAAAAAASGwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACAcAAAAAA==&#10;">
+                  <v:group w14:anchorId="28F9DBF1" id="Group 42" o:spid="_x0000_s1026" style="position:absolute;margin-left:412.7pt;margin-top:17.85pt;width:123.55pt;height:29.45pt;z-index:-251657216;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="4535,725" coordsize="2462,588" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyq+s2CRgAADmIAAAOAAAAZHJzL2Uyb0RvYy54bWzsXVtvZLeRfg+w/6GhxwViNc+9BY+DdRwb&#10;AZysgWiRx6Cn1bogLbXS3TMa59fnK7KKh+QhT1d7vMECO34YS7xUsS4sVhWLR1//7tPzbvFxezg+&#10;7V/eXZmvlleL7ctmf/f08vDu6n9uv//tcLU4ntYvd+vd/mX77urn7fHqd9/8x2++fnu92Vb7x/3u&#10;bntYAMjL8ebt9d3V4+n0enN9fdw8bp/Xx6/2r9sXdN7vD8/rE349PFzfHdZvgP68u66Wy+76bX+4&#10;ez3sN9vjEa3fuc6rbyz8+/vt5vTf9/fH7Wmxe3eFtZ3svwf773v69/qbr9c3D4f16+PThpex/gWr&#10;eF4/vQCpB/Xd+rRefDg8TUA9P20O++P+/vTVZv98vb+/f9psLQ2gxiwTan447D+8Wloebt4eXj2b&#10;wNqET78Y7ObPH384vP7l9aeDWz1+/HG/+fsRfLl+e324Cfvp9wc3ePH+7U/7O8hz/eG0t4R/uj88&#10;EwiQtPhk+fuz5+/202mxQaNpu9VyaK8WG/TVfbM0rRPA5hFSomlNW6MbvX3lu/7As6umq9zUdhho&#10;3vX6xmG1K+WVkeShSseRW8fP49ZfHtevWyuEI3Hjp8Pi6Q4Lra8WL+tncGD3dNp+u/uw/du3OzCO&#10;1kULwEhh6jHkaNBDw45g/FleeqYMVe34JQxtByyDmNmAqyFH1jebD8fTD9u9lcn644/HE7qhnnf4&#10;yf3Ay7/Frrh/3kHp//N6YYbVcvFm/+cQPdzJMBMOa7th8biAOK0cCKwMg4Q8tBIorNmPIRgFUE0w&#10;rAQKyuJB1W0BUBcMMqu+QGAfjFoWIMGYeXSmGUqrWgXD2q4EzGg5H7K+6avC2kzI+jlBzrAfO8pr&#10;yPpRlGbz6YW1Bj8t1mTZl3bPv+6PtGlJhaCDt4ZVEKNIxQqDsUwabDUZ+OYHQwdosCj3/GDImQb3&#10;qmVAlDR4pRpMoqLRRkciicIOj4h0xDInDziZ0jPpcLXAmfTe7bzX9YkEQIykHxdvMJ/YnVeLR2tH&#10;ByuA5/3H7e3ejjmRJNwIoJatCZzjmM2H90+bb7f/DGc4wmQ4cFk4mlYiJwIY/xYCgk231kfXpgLc&#10;YI8RnU0I2VROqnysO3TY8XaobVTB7gfsOACPwAyMEfs5QgkrYAdzuwqB6VZu+SmwoXYK32DNAce8&#10;WLH7qX2CZPcSytQPF7FivIzY7PbHrQNBamVheVWzcMdj47jfPd19/7TbkYIdDw/vf787LD6uyZNa&#10;rrrvOl5KNGxnt/7LnqY5NNSCA9qdde5wfL+/+xnn3mHv3DG4j/jhcX/459XiDa7Yu6vjPz6sD9ur&#10;xe6PLzi9V6ZpwOST/aVp+wq/HMKe92HP+mUDUO+uTlcwVfTj70/O3/vwenh6eAQmY/fOy/6/4Lvc&#10;P9HBaNfnVsW/wIH4d3kSELnzJO4Of/83ORLeu5o4EhXU3MlNHLpf5EiUTsbwKKtrOsqGJRuHvA/R&#10;VHXhvA6Psaru86DA2/HA7lZVAVboRmBBeViRG1F2lEI/ou9NHlbkSJRhhY4EuREZZkVeRJHtId9L&#10;gEL/oQgo5HokQNiOL65Dxjf6P+Y6kAaROR+9guhQruV8Gftzx3rrXK16yf6/g1Et3emF3RieXtjC&#10;9oTk5snhlUNglp07tRNYxizdcet3Ah/y2NsWCbfrkPQUUOKgT4ENtVtx7+JM8Yr8uYptnT2Gs5RY&#10;py31Jjyo2JmIxqpocNyIoMw3TaCKZ5DXA+n9tfyGtl59+8Vv+OqifE0hA4FDy/kNb4+nc8mHxcv+&#10;D3dPp5/2Ty8neFROfaM8hXho+mxEv+LdP3Ei6qWYkc9yImiTFA7s8Dxr2wZH46q3jkspFzETrYdH&#10;WteQT5KBFTkSxRxC5EfUeUihG1EiL/QhjCHfJrOk0IcoAQodiBX5NRk4kQdR9rcQ+46+FPkQOVCh&#10;D4Eop+RvmZDnbVcgEMHdiHFOGUK2t3VBG0zI+DloIfOLumVC7s9BCyUw9AW+UUSj8VOrUAarZUHD&#10;qlAKZYHSseyR1jZ7lhFpFQqhpGZI1o6gGuvX50CFEiiCCtmPzGde0SjQ92sv5/SqkPuNWeWB1RH3&#10;y2m9OuJ+X4IWcn9GM8jH8CQMKwoUMjyjhIAfNQctlECkZzjwvzjm/1uOeTHLSbYLTt+tu+Egp2s2&#10;KUrGyQ7XJS/J+tjhEqzPQyfzQsNhPlxsf2a484pv3W3D2bWThbDQdVnaikmtdKRySu8WW1mzdtrL&#10;tBjsVdVwJhWbUTWcSXUJTeGM+/+vkdglA5CLzmjjW7pwHvFC5wM0I5nEVtwiHyfBJIJBcHQIkA9t&#10;JI3J7UTS2eSupEQTWJI+xd1UiIHTsK5VBV/SuTEgzsPGGVLHHbhKIsazi3czVpnMdLlNtWqOjV2I&#10;KPyV0DgK1CQwto0q2D4sjuD4oBieVMRyCYq5XYei73DMQUNSYBIUt22M3KsmjireQxHzJYJkBfTD&#10;vSbLAAkxp8kJr/442BjHWfXH6QoihiHmiBAH3ynLKW7XcUpyESkwyV3ApwqRiLi5WYVD9CYBxTrW&#10;LCPqnErD/crKId7PYbQPLytcJ4OZaVQtnfdp40yrbATZ03DGQpxyScPNKgRiZxJQYpW8M8WKJxaO&#10;21Uo/EVNCkzM60oqGBLthj+XFYLoejrc67UMkM2AZX7GPc339j9eyZd7GmXZTSHfAr8lvqf503b3&#10;/q/r0/ZADI6SKbguc0Ufv2LepTUr5zlNLm/MsITJpjKQtDCGTvHxPk9dBtI0BnmXdmgmVzNhBNR2&#10;FJyZFbK+9pzPX+AMQwlWFP+0FP/kYIXxTzNQ8UZuXVH0U4QF/o2xVNsWYIUB6FCEFQWgTVVaWBSA&#10;drZCJcOwKAVjytCiHExTBheGoDBdBULjLIy9QstJIE7DdIii8zKAKRzZy2U9OVojKTRAWwAXyqFr&#10;KKuTXV0kiBUu7wrgQkmUxRpnYnrTFcBFmZgZcKEkqqaihFhOf6NcTGuTkDlio2RMVS2L4EJRdMaW&#10;DGVEQaGY3xBz4EJR4NKnIIooKVPVyN0UiI1EUdTiKC2D6siS3kVpmcEmg3O8g1s0ElvDDymsLsrL&#10;tHVXIDZKzNTLot5RPaPnMUoeS+BCUcyBC0UB77AELtwV9WpoSsSGoqiqohGGT+iJqFHEWQDXhOdD&#10;X5fOB8SeAbjyrqAiS492ZnXhGVEPpmQCcJyN4Pq2JIomEkWZd00kijLvQlE01VBcXSiKsglA9DUS&#10;0VA5YH6TtaEoqmVJjdtQFE3VlewdooERbVkUCOrGYU3blox7G4piaEsGiuIcrwCocS0SG4qirksG&#10;qg1F0ZqqpMZtKIry6lAJFqyur0rEUkDtqahxBuRPMrqM9sNmeNeFophZXSiKtoGpyCtKF4qi7FN0&#10;oSjaFjn+ArhQFIMr7s0cPagcHomlE7EELhRFeVcgfgrA4ZK5AA5ZmXFcX1QUlNmNwypbgpQ7tftQ&#10;Ega5hoJk+1AU3VDaY30oiTlwoShWVUnt+lASZlk8yfpQFE1fOheRSBx5MgOO6iFHNS7IgSos/aA5&#10;YKEgTNWWWEd18CM8lFcWJDGEksCdcIl39EhhhNeCKfk9O4SigE9RcnmQhgrgreC4FeCFsphbXySM&#10;puj0UNp4pGNpK9Zzmox0RTCOApD8+qjKZoTXYXvnrcAqkkdf9PFWkTyGolVBTjbEO5T4RyGyX19l&#10;2pIdoGS0H2f6Mv9CecAHLZkpqucd4dX2bjDnhNqUoR84A9BQSO8HQvNLEjGotQgGDuV4CinPYOAc&#10;RKVQDGrJAohzVEdiaWF382pjkNAMIbq3E5njw6DybBwIp6p0lJtlJJluVfKYkUQPIbZNSXVMFISb&#10;qujSm+hFRtWY4hqjQNx0Ra/eRKH4HNVRLI4sZpnqUDI1Ug8lyeBqZWS4KVtEE1VGoES0KGtkgAOI&#10;CI4LNgd+WjAQkVtxjVFQnuwZJFK/XIN/uQZHkvTLNfjkARflRogzn3UNXqyFqGFjLHR/OztbC1HD&#10;tNvhuht/ehpCw5F74OvHWeiUe7DDdTf+Dc5CO1xX3EC5AztcR2rDpPpHF/OFGRT7E3TE9hpSKba3&#10;w3WkUuxuh+tI5TvI21ZHKsXeFrpOqhRb03DEzhpSuZD7FrGxajiTithXNZyl6q7X6eZwVsUotrVr&#10;15FKsSsNH4vKZ6FTbGqH60il2NMO15HaM6kIHjWcodjRQteRym/lbhH+aaAPTOpYMzLLGQruaDH+&#10;LfS8mCh2s8N1pOItgBuuI5ULdm7Hi+DZtfPzhVsEThrOUNxEa3e1Kmc1km8Ob13RzPnhTCqiGs1i&#10;pA7iloIW3QQWLCJ/5QSml0IOHQYWLkUUuglMMwUMqgnjwx4l0f5VMNx9HQYhWltE6KsIxzqoWaWz&#10;vjqpkXHVGGcVw7ridkJcSugmfkYFnM1J2KfNFOzlSuCckdSV/1RcwhQVKp1vJCqi0qX4N1ezgbtx&#10;u/Vw+01SlLoWXbMKQ8eaFa3+fKMKNm7j7eoj2OcbL4KN29CQMwJ9vlmFoaO0EtQvAaVrVmJwdsPg&#10;2Ayk27EBnW9WYUDOMUeDrlmFoWZXK+GSrlmFwbAjapAAD7ika1ZiQGppKmlD90Znm1UYnD1JeHS+&#10;cQJbCracdYitlPRJMVemshGpVksRLl6IlQB/prIRd3R2Qp3wvmbfqkaNQCgTeotFLOP2yfpzNs5U&#10;XEadAjPskeHbPRESQ3cNQDJSEYMVRnDZ25RoGTDDqY5yWsDR4XZOxamWrmcwoYdvFXKk4dgCl1NR&#10;e03pTIzndh2nbMZynCTHAdULWtxxCag0t+6FrAqFzKkRioZkGD7tqUQ0bK8pm4gVcbsKB3au09wU&#10;GKp9LLAaChEikXbcyFG7DomflDBe2a5DQiaayPffJmKdU7ZfhqRD/BOypaKHUECOm8WoHUnLsF2H&#10;hHZ4DljDzzn6RPAopbLjUSt1iUyiXSX6a5LdVmqfUDJaL+Y7SqjsqtjSYsI4JDYSPAElXOEEj1nZ&#10;PlnRLJJYqwXFTKsOvBAdA1K0TsCLYSxyUwaULScVdjnFgBa6zTovgnECwsxAvSvk6C2gvrYmWESD&#10;08JpHrdPiMiJoEKhThYYyoHcat23bjwSab/E5FDFnQXWwL6FlNQc/NfunZBHUi/5dB3fD52NCMAW&#10;MZKR4+vZiIuxCLnIoxnzeAoksRD9igUYqvyySLh9IpNRBZxqUYGdZZVlFIaPA7LiE7wxXxWtk5XM&#10;gk8/MSEIzrQrkdD7UDoqpdCZWVHhZbttjy0svkXh9PySo7Vq2W9JjlaEow5Y7V62eYFKewtHz+3W&#10;mEHxb7ximYSau0gLWt6Zg3MvPRIUZ1oKuV3JLj5aU2CVWGwUgIabzHBGGdfrekooFUG8RyFnDEzX&#10;rqNEdD1FomyfIBEjXNhK0l220VTxaclGhSjzan7/Qf+dn8MTRLJU2GoBdfEDNN+Oila1MPwkfKkz&#10;FIZHnriFngpun/Apq7sriWhiH7MamMLUdkv7JZR4YF1yqgjylI1TecRrH6XjZO5JH6OHcUg8lZVk&#10;MG7/J2FI1XGiuXeCEsH69ovIFmDJ+7FKkCdGyVNxiYWrDVXnkBmNzSXu/p2KJsh9+yWU+El9/HEh&#10;jzxho6dklEcshVE6LEAU+joqfGpzHBJP5QkDn8ioho02h7JdtTkQ1TsHpnUXA6IN2vbLkHTuXsYj&#10;6TndkpwqVADujNV4X3zWgak7/rbhBBi0hrQHRSoRG1EG49qxT7TnYC2TUpko23XsEqcyRaJsvwxJ&#10;F7sHtSA5034Zkt7dUnnBN+wep5uq42xVaVNl90lPBVN0osdhP5wpDvRit4EK+J12uYfGOkpkUpLQ&#10;88DOtOuQiIlIgSnbJ0jELyhaIBlQdhxQVcaeHG773TaZN1v0AsGJw00QmWvbJ0TkZO6BcbA2QXKm&#10;/TIklPgI/M6m5iuaJEvZoMNSzu06JA2XdEyAcZa9hhaHyOkTraTtFCtozRY947CT8E4jC+xMu5IS&#10;XjG569GK6SHL9Phu7EdXx3Ydkppj4cQXaCq+sa7iZ+X04sSxy7XrkMikxAB7YGfadUhkY6XAlO0T&#10;JLKX3WbP7FsZMLPZ8aDGcguvPli5zmx2yshY25tsdmX7hIjsZhdg9MI+VCxl+2VI6jibj/cKHEbH&#10;KVd6LOQUy7XrkKyoWpg2bwJsxanVOs73NtKO1zosj5hB8W8seZnEQvS2UdmuooQeN+UEr22/DAks&#10;ayh4j+RM+2VIELNESJbsnKaWhj7JEJgzFZIGLw/CSV4mvXyGNL58gb1mrUN+UW3lZVJqUZTtOkrE&#10;RKRIlO0TJGKVWHkFzGiBZEDZbLUdJ4LG68F5s4UJzqlJLjnxuXSX3EjuJfEczWn7JZecLb4k7jZ7&#10;fGOKp3JsBOJLTnpCZ8ePVMTbWxjhOJUhWgbMcGrgDLv2krMd+OIuueTE7RefFLHTTQ/3LBGXePAt&#10;BfD2FEmAkVtC7X18y9lK+yXXnH5Scs+J7zk6tif7HF/CcmEFt08UNxYOC6Xn7FgKjD514Qx/dIS5&#10;siRQeMmlwzgpYZcgSa4m0/E6ShpJDCRIlO2XIUnuObF1nBYl95zQLrd1uF2HpKOnTlaLovRx27Ff&#10;mtxztl3HiYEL7jnBY7di3lhi4LXtE0pGA+Y0C49ELRH0bJNPhHFIThXp201EtUyQFWnbJyvKIWl5&#10;75jafW1PkGjbVUjwoDVLibZdhWTgCu+UXdp2FRK8KnOqBR8/CsT0HSo8eLPrOJag0barkPRCS4cX&#10;WYFbrm1XIel4w6cM07arkMDHz7JL265CImec6WJ3QNuuQmI4Ck7ZpW1XIcmrsKZ1Al48lqKNkwFl&#10;l4YeMTvp4c2gyjKamvM0Bt5NqLn0/tuBSmQUdIwl62cz0uOsPq5YNRXntw19Yi7YOqbGQGu0uWPC&#10;sJwRxqNKdypOwHnW0J+0CfH4Dkqaa+OLCafF2us7JvSMZ5hTARSKsSJpzznTSO3s4F4KjaviNw8o&#10;KozCR8zwXNaH1fgbQczlwb0Z8nhqftOC99hRiQQ913fS5I4J9VlpGk4ITsAt6cMc9kR3N/d+Ab6D&#10;MuFqafpZbUKPXLdDrAnfZKc1Tm119Hhdw1cE8kp4ruNCPDV2V6Ts7Exid0V5XFNztal06PBIGafM&#10;8mKQBwCAGx2IsAPON4QKXaBv+JiCEzdVs4b0qDt09NgX7KRWdfLN0oq/MU1P0KMFUIrMKiJ36PC0&#10;sutScPjKgwNHlaUhob6DrovUeu1n4asQeXDnOnT0eDx01x0tm+sqTWqQUodVhye1iF7f1B0TPBOr&#10;K+kp02FLOE6PY7JWys8YEk+WvkxqlcN/VYEP96W4ctwxWVUOT7XkkqjxYxcMjr7F7KyhO5KFLfRR&#10;DumwaqvD42dxMdEU3LkOJR7xPXpXZj7i4Vc5hv5oUKBO1VIYyh06PEtOREzBcfoSbyui3UbfCnF8&#10;68ZHrmd9nHFWWoTowZ3r0NFjOIFiUnDqjgvx4PslkRg8nnMdOjyePSk4dceFeJZxvdYouHMdKjxm&#10;4GQKItlIffUdSjx8U4JDNZIPPkjP9uBchw5PzxnfCR51x4V4Er3G9uTj/1yHDo+31yk4dccEj8Rm&#10;7Ll7QOMZIiPK0RtuWtmppRcimpMHM/iAoTx6aCg7fglgUKUTdeB7QM6ycceEkuzJQ2l4e8Ck4Br+&#10;6xgGd6wRnoZfxtjXLo6WGLLwg4+wDO0yYoZj+BYR22lX0ARq5s/qauALBwRCkWNa+WeH6VktuW85&#10;dXUcq+l7muRJpuC8J9m775D7Q8930FuqHMdi/jHf/KxEl/FJWFaNxMWs8LUlt7JLPNaKKiQtPSk4&#10;Kutl1YjSeCh94Y4xFxFTEP/G9PhZVEUWarS6Qycf0le77BSPuuNCPD0iiJCeRrZuH199QT5svLlD&#10;h0du6/A6MMbT8dUtjGhiIrgOxnTuyYQOT7rjvPqqOyZ4xh3LOrDyXqsyv0/f0nLSTP4Ghb5jsqqc&#10;do7gWKeFen3HhXioWCnQGlTgsnIk9hYPG+QkcIZYh0cerKbmG091ePM2Lo3iCcU3xhynG//AKeZU&#10;/JuTKH2ZzM2iV00hPeoOJT2ybHwBLsYjqbTEfIFvsV3T4ZFL1zQdUPtn2dUQ7TZU97OG1q5Dh8fP&#10;Shy5Edy5DhWeyu+4BJy+Y4JHTu/ynpYRcr4DxGf8+Q08Ivj/8OdO8dfTH27eHvAH08GuB/wB98en&#10;zXfr0zr8HT+/vd5sq/3jfne3PXzzLwAAAP//AwBQSwMEFAAGAAgAAAAhAJXCnmHhAAAACgEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj0FvgkAQhe9N+h8206S3uoCilrIYY9qeTJNqE+NthBGI7CxhV8B/&#10;3/XUHifvy3vfpKtRN6KnztaGFYSTAARxboqaSwU/+4+XJQjrkAtsDJOCG1lYZY8PKSaFGfib+p0r&#10;hS9hm6CCyrk2kdLmFWm0E9MS++xsOo3On10piw4HX64bGQXBXGqs2S9U2NKmovyyu2oFnwMO62n4&#10;3m8v583tuI+/DtuQlHp+GtdvIByN7g+Gu75Xh8w7ncyVCysaBcsonnlUwTRegLgDwSKKQZwUvM7m&#10;ILNU/n8h+wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAA&#10;AAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDyq+s2CRgAADmIAAAOAAAAAAAA&#10;AAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCVwp5h4QAAAAoBAAAPAAAA&#10;AAAAAAAAAAAAAGMaAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAcRsAAAAA&#10;">
                     <v:shape id="liteBlue_Block" o:spid="_x0000_s1027" style="position:absolute;left:4535;top:823;width:583;height:485;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1890,1568" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDF5D/8xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvhX6H8ArearZaiqxGaS1KCz347+DxsXlmF/e9hE3U7bdvCoUeh5n5DTNb9NyqK3Wx8WLgaViA&#10;Iqm8bcQZOOxXjxNQMaFYbL2QgW+KsJjf382wtP4mW7ruklMZIrFEA3VKodQ6VjUxxqEPJNk7+Y4x&#10;Zdk5bTu8ZTi3elQUL5qxkbxQY6BlTdV5d2ED759jCWm9HyHzkcPha+Pels6YwUP/OgWVqE//4b/2&#10;hzXwPIbfL/kH6PkPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMXkP/zEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m1890,1568c,1568,,1568,,1568,,35,,35,,35,49,14,128,,197,,781,,849,560,1480,560v219,,354,-63,410,-88l1890,1568xe" fillcolor="#0096d6" stroked="f">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="583,485;0,485;0,11;61,0;457,173;583,146;583,485" o:connectangles="0,0,0,0,0,0,0"/>
                     </v:shape>
                     <v:shape id="drkBlue_Block" o:spid="_x0000_s1028" style="position:absolute;left:4535;top:725;width:583;height:249;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1890,805" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAkgqSFxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EAvJZZTTAhu5FAMoaWX0CSX3BZra7uRVsaSf/r2UaHQ4zAz3zC7/WyNGKn3rWMF6yQF&#10;QVw53XKt4HI+rLYgfEDWaByTgh/ysC8WDzvMtZv4k8ZTqEWEsM9RQRNCl0vpq4Ys+sR1xNH7cr3F&#10;EGVfS93jFOHWyOc03UiLLceFBjsqG6pup8FGyvVWdh+X7/YqN5k+hyczvB2NUo/L+fUFRKA5/If/&#10;2u9aQZbB75f4A2RxBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACSCpIXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,332c56,308,204,237,423,237v644,,677,568,1269,568c1762,805,1833,788,1890,771,1890,,1890,,1890,,,,,,,l,332xe" fillcolor="#00539b" stroked="f">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,103;130,73;522,249;583,238;583,0;0,0;0,103" o:connectangles="0,0,0,0,0,0,0"/>
                     </v:shape>
                     <v:shape id="wht_Block" o:spid="_x0000_s1029" style="position:absolute;left:4535;top:798;width:583;height:302;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1890,979" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCW6Uo4xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqRtrU0J0lSIUpTejoMdH9pkNZt+G7Dam/74rFHocZuYbZr0dbCN66nztWMFinoAg&#10;Lp2uuVJwPn2+ZCB8QNbYOCYFP+RhuxmP1phr9+Aj9UWoRISwz1GBCaHNpfSlIYt+7lri6N1cZzFE&#10;2VVSd/iIcNvI1yR5lxZrjgsGW9oZKu/Ft1Vw60tT7LLMHofL8mufptfF7H5QajoZPlYgAg3hP/zX&#10;PmgFbyk8v8QfIDe/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJbpSjjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m1890,554v-56,25,-191,88,-410,88c849,642,781,83,197,83,128,83,49,97,,117,,95,,95,,95,56,71,204,,423,v644,,677,567,1269,567c1761,567,1833,550,1890,534r,20xm1890,870v-57,17,-129,33,-198,33c1100,903,1067,335,423,335,204,335,56,407,,432v,21,,21,,21c49,433,128,419,197,419v584,,652,560,1283,560c1699,979,1834,915,1890,891r,-21xe" stroked="f">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="583,171;457,198;61,26;0,36;0,29;130,0;522,175;583,165;583,171;583,268;522,279;130,103;0,133;0,140;61,129;457,302;583,275;583,268" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                       <o:lock v:ext="edit" verticies="t"/>
                     </v:shape>
                     <v:shape id="drkBlue_MelbWater" o:spid="_x0000_s1030" style="position:absolute;left:5196;top:725;width:1801;height:588;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5845,1904" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVxXsTxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvgv8hvII3zWqLlK1RasHiSajag7fH5nWzunnZJnFd++sbQfA4zMw3zGzR2Vq05EPlWMF4lIEg&#10;LpyuuFSw362GryBCRNZYOyYFVwqwmPd7M8y1u/AXtdtYigThkKMCE2OTSxkKQxbDyDXEyftx3mJM&#10;0pdSe7wkuK3lJMum0mLFacFgQx+GitP2bBVk/m+8PyyPZvPsm1+j28/D926i1OCpe38DEamLj/C9&#10;vdYKXqZw+5J+gJz/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJXFexPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,c261,,261,,261,,441,563,441,563,441,563,610,,610,,610,,881,,881,,881,v,851,,851,,851c693,851,693,851,693,851v3,-677,3,-677,3,-677c487,851,487,851,487,851v-129,,-129,,-129,c150,173,150,173,150,173v5,678,5,678,5,678c,851,,851,,851l,xm1427,465v-1,-92,-47,-141,-125,-141c1230,324,1182,374,1177,465r250,xm1615,659v-42,133,-155,209,-310,209c1107,868,979,735,979,537v,-193,137,-333,334,-333c1500,204,1619,330,1619,542v,26,,26,,26c1174,568,1174,568,1174,568v,110,51,170,138,170c1373,738,1420,704,1437,644v178,15,178,15,178,15m1716,851v189,,189,,189,c1905,,1905,,1905,,1716,,1716,,1716,r,851xm2202,612v,82,40,127,105,127c2381,739,2422,672,2422,542v,-142,-36,-211,-116,-211c2249,331,2202,379,2202,451v,161,,161,,161m2019,v183,,183,,183,c2202,308,2202,308,2202,308v27,-63,96,-104,175,-104c2515,204,2617,329,2617,526v,207,-110,339,-264,339c2274,865,2205,828,2154,754v-35,100,-35,100,-35,100c2019,854,2019,854,2019,854l2019,xm3005,740v79,,123,-69,123,-204c3128,401,3084,330,3005,330v-79,,-121,70,-121,206c2884,672,2926,740,3005,740t,128c2817,868,2688,736,2688,536v,-201,129,-332,317,-332c3195,204,3324,335,3324,536v,201,-129,332,-319,332m3984,221v-182,,-182,,-182,c3802,593,3802,593,3802,593v,88,-47,140,-112,140c3634,733,3604,694,3604,617v,-396,,-396,,-396c3422,221,3422,221,3422,221v,408,,408,,408c3422,791,3486,868,3627,868v84,,148,-40,188,-118c3815,851,3815,851,3815,851v169,,169,,169,l3984,221xm4103,852v182,,182,,182,c4285,542,4285,542,4285,542v,-105,56,-168,149,-168c4446,374,4458,375,4472,377v,-171,,-171,,-171c4458,205,4447,204,4440,204v-91,,-146,49,-174,149c4266,221,4266,221,4266,221v-163,,-163,,-163,l4103,852xm4557,852v182,,182,,182,c4739,480,4739,480,4739,480v,-88,48,-142,113,-142c4909,338,4937,378,4937,455v,397,,397,,397c5120,852,5120,852,5120,852v,-409,,-409,,-409c5120,281,5055,204,4915,204v-83,,-148,40,-188,118c4727,221,4727,221,4727,221v-170,,-170,,-170,l4557,852xm5654,465v-1,-92,-46,-141,-124,-141c5457,324,5409,374,5404,465r250,xm5842,659v-42,133,-155,209,-310,209c5335,868,5206,735,5206,537v,-193,138,-333,335,-333c5728,204,5845,330,5845,542v,26,,26,,26c5402,568,5402,568,5402,568v,110,50,170,137,170c5601,738,5647,704,5664,644v178,15,178,15,178,15m223,1887v184,,184,,184,c544,1327,544,1327,544,1327v142,560,142,560,142,560c862,1887,862,1887,862,1887v222,-851,222,-851,222,-851c927,1036,927,1036,927,1036,784,1618,784,1618,784,1618,639,1036,639,1036,639,1036v-161,,-161,,-161,c335,1624,335,1624,335,1624,194,1036,194,1036,194,1036v-190,,-190,,-190,l223,1887xm1487,1578v-153,2,-231,46,-231,121c1256,1751,1290,1781,1351,1781v78,,136,-61,136,-147c1487,1578,1487,1578,1487,1578t17,309c1496,1857,1492,1823,1491,1785v-42,76,-115,117,-208,117c1146,1902,1063,1826,1063,1711v,-150,142,-228,424,-230c1487,1454,1487,1454,1487,1454v,-64,-35,-97,-105,-97c1305,1357,1261,1388,1252,1445v-172,-18,-172,-18,-172,-18c1109,1303,1214,1240,1392,1240v199,,276,73,276,246c1668,1765,1668,1765,1668,1765v,52,5,92,18,122c1504,1887,1504,1887,1504,1887t328,-205c1832,1836,1891,1904,2039,1904v38,,78,-5,120,-14c2159,1754,2159,1754,2159,1754v-25,5,-49,8,-68,8c2028,1762,2015,1733,2015,1663v,-284,,-284,,-284c2145,1379,2145,1379,2145,1379v,-122,,-122,,-122c2015,1257,2015,1257,2015,1257v,-186,,-186,,-186c1847,1082,1847,1082,1847,1082v-10,175,-10,175,-10,175c1730,1257,1730,1257,1730,1257v,122,,122,,122c1832,1379,1832,1379,1832,1379r,303xm2663,1500v-2,-91,-47,-140,-125,-140c2465,1360,2418,1410,2413,1500r250,xm2850,1694v-41,134,-154,210,-309,210c2343,1904,2214,1770,2214,1573v,-194,137,-333,335,-333c2736,1240,2854,1366,2854,1578v,26,,26,,26c2410,1604,2410,1604,2410,1604v,110,51,170,137,170c2608,1774,2655,1739,2672,1679v178,15,178,15,178,15m2959,1887v183,,183,,183,c3142,1578,3142,1578,3142,1578v,-106,55,-168,149,-168c3302,1410,3314,1411,3328,1412v,-170,,-170,,-170c3314,1241,3304,1240,3296,1240v-90,,-146,49,-174,149c3122,1257,3122,1257,3122,1257v-163,,-163,,-163,l2959,1887xe" fillcolor="#00539b" stroked="f">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="136,174;271,263;150,263;48,263;440,144;440,144;302,166;499,175;443,199;587,263;529,263;746,167;678,189;678,95;725,267;622,264;964,166;926,229;926,63;1228,68;1137,226;1054,68;1176,232;1228,68;1320,167;1378,64;1314,68;1404,263;1495,104;1578,263;1457,99;1404,263;1665,144;1705,268;1801,167;1707,228;69,583;211,583;286,320;147,320;1,320;387,525;458,487;395,587;458,449;333,441;514,545;564,519;665,542;621,426;621,388;566,388;564,426;782,420;878,523;785,383;743,495;878,523;968,487;1025,384;962,388" o:connectangles="0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0,0"/>
                       <o:lock v:ext="edit" verticies="t"/>
                     </v:shape>
                     <w10:wrap anchorx="page" anchory="page"/>
                     <w10:anchorlock/>
                   </v:group>
                 </w:pict>
               </mc:Fallback>
             </mc:AlternateContent>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
@@ -7716,93 +7777,92 @@
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="007D1D88">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                               <w:color w:val="FF0000"/>
                               <w:sz w:val="28"/>
                             </w:rPr>
                             <w:t>OFFICIAL</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="138BA324" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="MSIPCM1bde47f588af68cecaf16947" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:431517927,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB3X5GpFQMAADUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB02Gmp7cSJ46xukabI&#10;ViBtA6RDz4os18JsyZWUxl3R/z5KltPHdhiGXWyKpPj4+InHp21doQemNJciw9FRiBETVOZc3GX4&#10;+81yMMVIGyJyUknBMvzIND49+fjheN/M2FCWssqZQhBE6Nm+yXBpTDMLAk1LVhN9JBsmwFhIVRMD&#10;R3UX5IrsIXpdBcMwnAR7qfJGScq0Bu15Z8QnLn5RMGqui0Izg6oMQ23GfZX7bu03ODkmsztFmpJT&#10;Xwb5hypqwgUkPYQ6J4agneK/hao5VVLLwhxRWQeyKDhlrgfoJgrfdbMpScNcLwCObg4w6f8Xll49&#10;rBXiOcwOI0FqGNHl5mK9uIy2OYuTYjydkmIypYySIpqkcYJRzjQFBJ8+3e+k+fKN6HIhc9adZvEo&#10;GkdJOkw+ezPjd6XxxmkMBPGGW56b0uvH6figX1eEspqJ/k4fhgBPOtkHuBA5a32A7rdWvCbq8Y3X&#10;BhgA1PR+kb97IxuvCQ+JV6zoc4Ly2TJj3+gZALRpACLTnsnWouT1GpR24G2havuHUSKwA8ceD7xi&#10;rUEUlMl4Eo4iMFGwDZNROHbEC15uN0qbr0zWyAoZVlC1oxN5WGkDGcG1d7HJhFzyqnLcrQTaZ3gy&#10;gpBvLHCjElYDRUAML3WcfEqjYRyeDdPBcjJNBvEyHg/SJJwOwig9SydhnMbny2cbL4pnJc9zJlZc&#10;sP59RPHf8c+/1I7Z7oW8KVXLiue2D1ub7W5RKfRA4KFugQM/LNDQxCuv4G05zgzd9X/XZWBn1s3G&#10;Sqbdtn5gW5k/whyVBHxhFLqhSw5JV0SbNVHw6EEJi8xcw6eoJIAqvYRRKdXPP+mtP2ABVoz2sEQy&#10;rO93RDGMqgsBrzSN4hjCGncAQb3Wbnut2NULCW3DC4SqnGh9TdWLhZL1Ley5uc0GJiIo5Myw6cWF&#10;gRMYYE9SNp87GfZLQ8xKbBpqQ/cg37S3RDWeZwbgu5L9miGzd3TrfO1NIec7IwvuuGiB7dAE6O0B&#10;dpMbgt+jdvm9Pjuvl21/8gsAAP//AwBQSwMEFAAGAAgAAAAhAEsiCebcAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sGZNWVppOCLQLEhIdu3DLGq+tljhVk7Xl7fFOcLKs&#10;/9fnz8V29k6MOMQukIblQoFAqoPtqNFw+No9PIGIyZA1LhBq+MEI2/L2pjC5DRNVOO5TIxhCMTca&#10;2pT6XMpYt+hNXIQeibNTGLxJvA6NtIOZGO6dfFRqLb3piC+0psfXFuvz/uKZsnl7n9NH9hmiq3bT&#10;6L8PWdVrfX83vzyDSDinvzJc9VkdSnY6hgvZKJwGfiRpWCme13S5UWsQRw3ZSoEsC/nfv/wFAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAd1+RqRUDAAA1BgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEASyIJ5twAAAAHAQAADwAAAAAAAAAAAAAAAABv&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
-              <v:fill o:detectmouseclick="t"/>
+            <v:shape id="MSIPCM1bde47f588af68cecaf16947" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:431517927,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21.5pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq0O6IEwIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0iAlnYRoWKtmCah&#10;thKd+mwcm0SyfZ5tSNhfv7MToOv2NO3Fudyd78f3fZ7fdVqRg3C+AVPS8SinRBgOVWN2Jf3+svp0&#10;S4kPzFRMgRElPQpP7xYfP8xbW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+ul1WOdZi&#10;da2ySZ7PshZcZR1w4T16H/ogXaT6UgoenqT0IhBVUpwtpNOlcxvPbDFnxc4xWzd8GIP9wxSaNQab&#10;nks9sMDI3jV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlMzK9IuCI63Z5j8/yvLHw8b++xI6L5AhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8nmETXSAcnTfXs3w6xhDH2ORmml8nXLPLbet8+CpAk2iU1CEtCS12&#10;WPuAHTH1lBKbGVg1SiVqlCFtSWdTLPlbBG8ogxcvs0YrdNtuWGAL1RH3ctBT7i1fNdh8zXx4Zg45&#10;xnlRt+EJD6kAm8BgUVKD+/k3f8xH6DFKSYuaKan/sWdOUKK+GSTl8/jqKoos/aDh3nq3J6/Z63tA&#10;OY7xZViezJgb1MmUDvQrynoZu2GIGY49SxpO5n3oFYzPgovlMiWhnCwLa7OxPJaOYEVIX7pX5uyA&#10;e0DGHuGkKla8g7/P7WFe7gPIJnETge3RHPBGKSbKhmcTtf72P2VdHvfiFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEsiCebcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sGZNW&#10;VppOCLQLEhIdu3DLGq+tljhVk7Xl7fFOcLKs/9fnz8V29k6MOMQukIblQoFAqoPtqNFw+No9PIGI&#10;yZA1LhBq+MEI2/L2pjC5DRNVOO5TIxhCMTca2pT6XMpYt+hNXIQeibNTGLxJvA6NtIOZGO6dfFRq&#10;Lb3piC+0psfXFuvz/uKZsnl7n9NH9hmiq3bT6L8PWdVrfX83vzyDSDinvzJc9VkdSnY6hgvZKJwG&#10;fiRpWCme13S5UWsQRw3ZSoEsC/nfv/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqtDu&#10;iBMCAAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;SyIJ5twAAAAHAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox inset=",0,,0">
                 <w:txbxContent>
                   <w:p w14:paraId="30283D79" w14:textId="2F38FE81" w:rsidR="007D1D88" w:rsidRPr="007D1D88" w:rsidRDefault="007D1D88" w:rsidP="007D1D88">
                     <w:pPr>
                       <w:spacing w:before="0" w:after="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="007D1D88">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                         <w:color w:val="FF0000"/>
                         <w:sz w:val="28"/>
                       </w:rPr>
                       <w:t>OFFICIAL</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0264781A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9B8823DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1755"/>
         </w:tabs>
         <w:ind w:left="1755" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -8459,240 +8519,257 @@
         </w:tabs>
         <w:ind w:left="7140" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7860"/>
         </w:tabs>
         <w:ind w:left="7860" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="313683013">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="606274999">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1387610792">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1401364835">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1402365641">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="109"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D08CB"/>
     <w:rsid w:val="000368DE"/>
     <w:rsid w:val="000517CB"/>
     <w:rsid w:val="00082E05"/>
     <w:rsid w:val="00085CFC"/>
+    <w:rsid w:val="000E1E33"/>
     <w:rsid w:val="000E333E"/>
     <w:rsid w:val="00113F49"/>
     <w:rsid w:val="00161DED"/>
+    <w:rsid w:val="00170177"/>
     <w:rsid w:val="001724D2"/>
     <w:rsid w:val="00174AA0"/>
     <w:rsid w:val="001B4316"/>
     <w:rsid w:val="001B7427"/>
+    <w:rsid w:val="001E324D"/>
     <w:rsid w:val="001F771F"/>
+    <w:rsid w:val="00231788"/>
     <w:rsid w:val="00232202"/>
     <w:rsid w:val="0023311D"/>
     <w:rsid w:val="00233684"/>
     <w:rsid w:val="00240F47"/>
+    <w:rsid w:val="00293E24"/>
     <w:rsid w:val="002A149B"/>
     <w:rsid w:val="002B6647"/>
+    <w:rsid w:val="002B73FE"/>
     <w:rsid w:val="002C7993"/>
+    <w:rsid w:val="00305DE9"/>
     <w:rsid w:val="0032057D"/>
     <w:rsid w:val="00381C0C"/>
     <w:rsid w:val="00387E30"/>
     <w:rsid w:val="003918A5"/>
     <w:rsid w:val="003A6274"/>
     <w:rsid w:val="003C345F"/>
     <w:rsid w:val="003C7302"/>
     <w:rsid w:val="003C7843"/>
     <w:rsid w:val="003F0865"/>
     <w:rsid w:val="00432D7B"/>
     <w:rsid w:val="00445C32"/>
     <w:rsid w:val="004654C1"/>
     <w:rsid w:val="004D00CC"/>
     <w:rsid w:val="004D0826"/>
     <w:rsid w:val="004F721E"/>
     <w:rsid w:val="0050475B"/>
     <w:rsid w:val="005273EC"/>
+    <w:rsid w:val="00551EA3"/>
     <w:rsid w:val="00553011"/>
     <w:rsid w:val="00571508"/>
     <w:rsid w:val="00577FF5"/>
     <w:rsid w:val="005866F0"/>
     <w:rsid w:val="00590FEC"/>
     <w:rsid w:val="005D215F"/>
     <w:rsid w:val="0060160E"/>
     <w:rsid w:val="006344E4"/>
-    <w:rsid w:val="00665FBB"/>
     <w:rsid w:val="006C48D0"/>
     <w:rsid w:val="006D08CB"/>
     <w:rsid w:val="006D1E7A"/>
     <w:rsid w:val="007033F4"/>
     <w:rsid w:val="0070602C"/>
     <w:rsid w:val="00746161"/>
     <w:rsid w:val="00793732"/>
     <w:rsid w:val="007A3DE1"/>
     <w:rsid w:val="007C1AA7"/>
     <w:rsid w:val="007D1D88"/>
     <w:rsid w:val="007D3481"/>
     <w:rsid w:val="007F5D6D"/>
+    <w:rsid w:val="00806D5A"/>
     <w:rsid w:val="0080788B"/>
     <w:rsid w:val="008110AA"/>
     <w:rsid w:val="0082570A"/>
     <w:rsid w:val="00834110"/>
     <w:rsid w:val="00876A8E"/>
     <w:rsid w:val="0088130F"/>
+    <w:rsid w:val="0088794C"/>
     <w:rsid w:val="00940E9B"/>
     <w:rsid w:val="00952C69"/>
     <w:rsid w:val="00976074"/>
     <w:rsid w:val="0098022C"/>
     <w:rsid w:val="009B317B"/>
     <w:rsid w:val="009F3B8B"/>
     <w:rsid w:val="009F7FD1"/>
     <w:rsid w:val="00A636E8"/>
     <w:rsid w:val="00AC1644"/>
+    <w:rsid w:val="00AD7B9D"/>
     <w:rsid w:val="00B45A37"/>
     <w:rsid w:val="00B54005"/>
     <w:rsid w:val="00B71DFC"/>
     <w:rsid w:val="00BC4542"/>
     <w:rsid w:val="00C15BA7"/>
     <w:rsid w:val="00C871A1"/>
     <w:rsid w:val="00CE3D5B"/>
     <w:rsid w:val="00CE49CE"/>
     <w:rsid w:val="00CF4DD0"/>
     <w:rsid w:val="00D6185F"/>
     <w:rsid w:val="00DC6857"/>
     <w:rsid w:val="00DD58D7"/>
     <w:rsid w:val="00DE21AC"/>
     <w:rsid w:val="00DE49F7"/>
     <w:rsid w:val="00DE6D00"/>
     <w:rsid w:val="00DF7224"/>
     <w:rsid w:val="00E11AE6"/>
+    <w:rsid w:val="00E15188"/>
     <w:rsid w:val="00E6098D"/>
     <w:rsid w:val="00E67575"/>
     <w:rsid w:val="00E77A50"/>
     <w:rsid w:val="00E93B1F"/>
+    <w:rsid w:val="00EA68BC"/>
     <w:rsid w:val="00EB008C"/>
+    <w:rsid w:val="00EB24F4"/>
     <w:rsid w:val="00EB33AF"/>
     <w:rsid w:val="00ED6C71"/>
     <w:rsid w:val="00EF5696"/>
     <w:rsid w:val="00F4216C"/>
+    <w:rsid w:val="00F47585"/>
     <w:rsid w:val="00F76E5B"/>
     <w:rsid w:val="00F85D7A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="22C1A217"/>
   <w15:docId w15:val="{E6D74575-7EBA-4A16-B97E-06FBCD77058C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9020,50 +9097,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0080788B"/>
     <w:pPr>
       <w:spacing w:before="60" w:after="60" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F76E5B"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="120" w:after="120"/>
@@ -9841,62 +9923,99 @@
       <w:spacing w:before="60" w:after="60"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E77A50"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-AU"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AD7B9D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00305DE9"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00305DE9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiry@melbournewater.com.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10149,104 +10268,128 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2BB11650-7430-410D-84D0-7B4DFDCDE0FD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{643B1B76-43D7-4B8F-A75B-07718FCC7103}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1735</Words>
-  <Characters>9896</Characters>
+  <Words>1795</Words>
+  <Characters>9842</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>23</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>234</Lines>
+  <Paragraphs>166</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Headings</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="19" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>Purpose</vt:lpstr>
+      <vt:lpstr>Scope</vt:lpstr>
+      <vt:lpstr>Policy Statement</vt:lpstr>
+      <vt:lpstr>Obligations</vt:lpstr>
+      <vt:lpstr>        1. Collection of personal information</vt:lpstr>
+      <vt:lpstr>        2. Use of personal information</vt:lpstr>
+      <vt:lpstr>        3. Disclosure of personal information</vt:lpstr>
+      <vt:lpstr>        4. Marketing and customer research</vt:lpstr>
+      <vt:lpstr>        We may use your personal information to provide you with information about our s</vt:lpstr>
+      <vt:lpstr>        If the marketing or research is by email you may also unsubscribe. We will take </vt:lpstr>
+      <vt:lpstr>        5. Accessing, updating and correcting your personal information</vt:lpstr>
+      <vt:lpstr>        6. Using government related identifiers</vt:lpstr>
+      <vt:lpstr>        7. How safe and secure is your personal information?</vt:lpstr>
+      <vt:lpstr>        8. Concerns and complaints about privacy</vt:lpstr>
+      <vt:lpstr>        9. More information</vt:lpstr>
+      <vt:lpstr>        10. Changes to our Privacy Policy</vt:lpstr>
+      <vt:lpstr/>
+      <vt:lpstr>Document History</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Melbourne Water Corporation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11608</CharactersWithSpaces>
+  <CharactersWithSpaces>11471</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Philip Carey</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_SetDate">
-    <vt:lpwstr>2024-04-30T02:53:46Z</vt:lpwstr>
+    <vt:lpwstr>2024-04-03T00:24:14Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Method">
     <vt:lpwstr>Privileged</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Name">
     <vt:lpwstr>OFFICIAL</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_SiteId">
     <vt:lpwstr>fe26127b-78ee-42c7-803e-4d67c0488cf9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_ActionId">
-    <vt:lpwstr>71bde310-cdc0-4667-a8dc-e277dc5fb29c</vt:lpwstr>
+    <vt:lpwstr>7747ca1f-6297-4a3d-91ce-f7e4b97a40f0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_ContentBits">
     <vt:lpwstr>1</vt:lpwstr>
   </property>
 </Properties>
 </file>